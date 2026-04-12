--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -989,250 +989,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l’expertise du patient/citoyen et de son entourage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème rencontre nationale Recherche &amp; Associations de malades : Partage des savoirs et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM - Académie des Sciences - Académie de Médecine, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations, acteurs de l’innovation. Plénière de clotûre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’Agence de la Biomédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de Biomédecine, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des associations de patients et d’usagers dans la production et la circulation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Patients Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les associations, acteurs de l’innovation. Plénière de clotûre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiries into experience and the multiple politics of knowledge (Keynote plenary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Agence de la Biomédecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de Biomédecine, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Science and Technology by Other Means</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S (Society for Social Studies of Sciences) / EASST (European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From health movements to « evidence-based activism »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontre nationale Recherche &amp; Associations de malades : Partage des savoirs et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSERM - Académie des Sciences - Académie de Médecine, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Master Programme Module “User involvement in research and practice”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southern Denmark, Odense, Nov 2016, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de patients, des savoirs expérientiels aux savoirs formalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patients Acteurs de l’Enseignement en Médecine. Pour quel(s) savoir(s)?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTEM / Faculté de Médecine Lyon Est, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based activism&amp;quot;. Les connaissances dans la dynamique des associations des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1248,277 +1468,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique des connaissances. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGeCSO (Association pour la Gestion des Connaissances dans la Société et les Organisations), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427918v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-01427908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens et la performance du système de santé</w:t>
               </w:r>
@@ -1567,50 +1567,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Associations de patients et fabrication des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Health Social Movements to Evidence-Based Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1619,126 +1688,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third STS Italia Summer School. Biomedicine and STS: Emerging Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Italian Society of Science and Technology Studies, Sep 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01254463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and Evidence-Based Activism</w:t>
               </w:r>
@@ -2076,1343 +2076,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'approche sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire " Usages des dispositifs sociotechniques numériques ", ISCC, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of patients' associations in the collection and dissemination of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exchanging knowledge on participation by EU health consumers and patients in research, quality and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'approche sociotechnique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient organizations' contribution to scientific and technological democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire " Usages des dispositifs sociotechniques numériques ", ISCC, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+              <w:t xml:space="preserve">Patient organizations, health movements and medical research, Université d'Augsburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations en santé et communautés électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers du lundi du département SES, Télécoms Paristech, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la naissance vient aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société d'Histoire de la Naissance : La naissance : une histoire au présent, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence-based activism : patients' activism and the governance of health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etaoine Howlett</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S-EASST annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des discussions sur internet: quelles questions et quelles méthodes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ARESOS : Reconstruction, Analyse et Accès aux Données dans les Grands Réseaux Socio-Sémantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes de mobilisations: les collectifs électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mobilisations et Identités collectives dans le champ du handicap et de la santé, Paris : Maison des sciences sociales du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childbirth activism as evidence-based activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maire Leane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S-EASST meeting, Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...142 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Nunes</w:t>
+                <w:t xml:space="preserve">halshs-00821713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADHD in France and Ireland: Parents' groups' scientific and political framing of an unsettled condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaoine Howlett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S-EASST meeting, Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patient organizations' contribution to scientific and technological democracy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients, Internet et dynamique des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient organizations, health movements and medical research, Université d'Augsburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "Politiques et technologies de l'amateur", Institut de recherche et d'innovation (IRI)/Centre Pompidou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilisations en santé et communautés électroniques</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting Health in the Age of Internet. Towards New Modes of Action for Patients/Users Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du lundi du département SES, Télécoms Paristech, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">17th International Conference “Health Promoting Hospitals”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment la naissance vient aux femmes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réouvrir le dialogue à propos de la technologie mise en perspective : approches britanniques et française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Histoire de la Naissance : La naissance : une histoire au présent, Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude internationales, « Evolutions, objets, techniques et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion de « Montrer et démontrer la réversibilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réversibilité et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réouvrir le dialogue à propos de la technologie mise en perspective : approches britanniques et française.</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des techniques et innovation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales, « Evolutions, objets, techniques et cultures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Haute Autorité de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building collectives via the Web? Information and mobilization on cancer websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques et technologies de l'amateur", Institut de recherche et d'innovation (IRI)/Centre Pompidou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtually Informed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Vienne, Austria. pp.13-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et mobilisation dans les sites web sur le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Tech-CICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397358v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00397356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations du corps déficient et de la personne dépendante</w:t>
               </w:r>
@@ -3476,245 +3476,245 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de surveillance et configuration de l'action dans l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00081736v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+                <w:t xml:space="preserve">halshs-00082049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination et organisation. L'informatique aux prises avec la police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de surveillance et configuration de l'action dans l'accouchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cécile Méadel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081735v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based activism: Patients', users' and activists' groups in knowledge society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5147,64 +5147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practising childbirth activism: A politics of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire Leane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Arriscado Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention deficit hyperactivity disorder in France and Ireland: Parents' groups' scientific and political framing of an unsettled condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edwards,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaoine Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,64 +5545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations d'usagers dans le domaine de la périnatalité : un engagement fondé sur la connaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire Leane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4), pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (26), pp.84-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, tiers nébuleux de la relation patient-médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6138,51 +6138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges entre patients sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38, pp.1484-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,51 +6220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, intrus ou médiateur dans la relations médecine-patient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, science et solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2), pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6479,51 +6479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'interaction à l'engagement: les collectifs électroniques, nouveaux militants dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,51 +6630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévision à la carte, un divorce annoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (139), pp.75-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6807,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodiment and Desimbodiment in Childbirth Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6971,51 +6971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (2), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7226,51 +7226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre ses médicaments/prendre la parole : les usages des médicaments par les patients dans les listes de discussion électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (1), pp.89-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7393,230 +7393,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désordres en territoires urbains. Pour une confrontation des positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ocqueteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'IHESI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1er trimestre, pp.81-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps du mail. Écrit instantané ou oral médiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véréna Paravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, XXXII (2), pp.153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00094176v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00397211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance respectée, une exigence citoyenne. Quelles formes de représentation des usagers?</w:t>
               </w:r>
@@ -7723,51 +7723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches de la Mire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7805,51 +7805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipliying Obstetrics. Techniques of surveillance and forms of coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21, pp.63-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8213,411 +8213,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dodier</w:t>
+                <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 25-26, pp.i-xi</w:t>
+              <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00082066v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">halshs-00119484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de sécurité et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 21, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082048v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité de la naissance en France et aux Pays-Bas : coordonner par la technique ou par l'organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernike Pasveer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 76, pp.575 à 584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
+              <w:t xml:space="preserve">, 1995, 25-26, pp.i-xi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00081750v1</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081734v1</w:t>
+                <w:t xml:space="preserve">halshs-00082066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la médiation technique</w:t>
               </w:r>
@@ -10130,51 +10130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kroppsförankring eller distansering fran kroppen i berättelser om barnafödande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berner, Boel &amp; Isabelle Dussauge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kön, kropp, materialitet. Perspektiv fran fransk genusforskning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arkiv, pp.109-132, 2014</w:t>
@@ -10285,51 +10285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policing exhanges as self-description in internet groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brousseau, Eric; Marzouki, Meryem; Méadel Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, Regulations and Power on the Internet,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.232-256, 2012</w:t>
@@ -10371,51 +10371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policing exchanges as self description in internet groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brousseau Eric, Marzouki Meriem, Méadel Cécile,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, Regulations and Powers on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.232-256, 2012</w:t>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madeleine Akrick, Yannick Barthe, Catherine Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la piste environnementale. Menaces sanitaires et mobilisations profanes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.7-52, 2010</w:t>
@@ -10741,51 +10741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, ou comment constituer la famille en acteur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cresson, Mohamed Mebtoul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et santé: regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ENSP, à paraître, 2009</w:t>
@@ -11046,51 +11046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstetrical Trajectories. On training women/bodies for (home)birth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11218,51 +11218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des usages modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie, l'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions du Cercle d'Art, pp.25-91, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11281,199 +11281,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation des risques urbains. Les technologies de surveillance comme outil d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ansidéi, M., Dubois, D., Fleury, D., Munier, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques urbains, acteurs, systèmes de prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, pp.33-46, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">We Deliver our Children - in Pain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brita Brenna, John Law and Ingunn Moser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines, Agency and Desire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMV, pp.109 -123, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082056v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Representations: Practices, Methods and Sociology</w:t>
               </w:r>
@@ -12136,182 +12136,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mode d'emploi: genèse, forme et usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir-faire et pouvoir transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la MSH, pp.113-131, 1991, Ethnologie de la France, cahier n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'analyse socio-technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinck, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.339-353, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081727v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la demande d'électricité : études de cas actuels dans certains pays africains</w:t>
               </w:r>
@@ -12714,50 +12714,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la piste environnementale. Menaces sanitaires et mobilisations profanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.308, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Débordements : mélanges offerts à Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12785,785 +12873,697 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.408, 2010, Sciences sociales, 9782911256387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, pp.308, 2010</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour la santé. Des associations témoignent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.206, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dynamics of patient organizations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.252, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Barthe et Claude Gilbert. CNRS - Maison des Sciences de l'Homme-Alpes, 5, pp.1-88, 2006, Cahiers Risques Collectifs et Situations de Crise, 9782914242233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la traduction, textes fondateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ecole des Mines, pp.304, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la traduction. Textes fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.303, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La griffe de l'ours : débats et controverses en environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.206, 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.118, 2002, Sciences de la Terre et de l'environnement, 9782911762390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...415 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la naissance vient aux femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. Les empêcheurs de penser en rond., pp.194, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13907,51 +13907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13982,64 +13982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients et l'information : le cancer au risque d'internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14308,51 +14308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14396,51 +14396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polices et technologies informatiques. Nouveaux traitements de l'information et gestion de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14471,51 +14471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie de la télésurveillance en milieu privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14546,51 +14546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à la naissance. Comparaison France / Pays-Bas des réseaux et des pratiques obstétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,50 +14788,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of the literature on patient-reported outcomes (2010-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la littérature sur les Patient-Reported Outcomes (2010-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux et éthiques du diagnostic présymptomatique. Synthèse de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social and ethical issues regarding presymptomatic diagnosis A LITERATURE REVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14846,1042 +15110,778 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Florence Paterson</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiries into experience and the multiple politics of knowledge KEYNOTE PLENARY 1: TO WHAT EXTENT IS EMBODIED KNOWLEDGE A FORM OF SCIENCE AND TECHNOLOGY BY OTHER MEANS? 4S-EASST MEETING, BARCELONA, 2016 AUGUST 31ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364031v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French ADHD landscape: Revisiting the “backwardness” of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence-based activism: Patients' organisations, users' and activist's groups in knowledge society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Paterson</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The entanglement of scientific and political claims: towards a new form of patients' activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla O'Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practising childbirth activism: a politics of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maire Leane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Arriscado Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes de discussion comme communautés en ligne : outils de description et méthodes d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention deficit hyperactivity disorder in France and Ireland: parents' groups' scientific and political framing of an unsettled condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaoine Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets aux interactions, et retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...372 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail obstétrical: corps et pratiques médicales dans l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16344,51 +16344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaoine Howlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roberts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231158102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09493-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stern-Delfils" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dicky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1229141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03177371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02163300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-012-0199-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000100005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.12.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-010-0083-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.2152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabaud-Rychter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000562" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Paravel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frenais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04125651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03860234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01.0115" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01366408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla O'Donovan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081727v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Daniau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397086v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755704v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03483554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116775v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03862975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364031v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702075v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaoine Howlett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231158102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09493-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stern-Delfils" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dicky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1229141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03177371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02163300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-012-0199-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000100005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.12.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-010-0083-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.2152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabaud-Rychter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000562" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frenais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Paravel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04125651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03860234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01.0115" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01366408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla O'Donovan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Daniau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597436v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755704v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03483554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116775v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03862975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364031v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702075v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>