--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -441,316 +441,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-truth or pre-truths? Lay people facing face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S Annual meeting: Good Relations: Practices and Methods in Unequal and Uncertain Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Post-vérité ou pré-vérité ? Les profanes et les scientifiques face aux masques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-vérité. La question de la crédibilité de la recherche scientifique à l’heure des "faits alternatifs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890971v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03890982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing (for) the Future of Energy Systems. The Production of Expectations in a “Power–to-gas” Demonstration Project</w:t>
               </w:r>
@@ -989,319 +989,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les associations, acteurs de l’innovation. Plénière de clotûre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’Agence de la Biomédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de Biomédecine, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des associations de patients et d’usagers dans la production et la circulation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Patients Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de l’expertise du patient/citoyen et de son entourage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème rencontre nationale Recherche &amp; Associations de malades : Partage des savoirs et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSERM - Académie des Sciences - Académie de Médecine, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence-based activism&amp;quot;. Les connaissances dans la dynamique des associations des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Agence de la Biomédecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de Biomédecine, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La dynamique des connaissances. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGeCSO (Association pour la Gestion des Connaissances dans la Société et les Organisations), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiries into experience and the multiple politics of knowledge (Keynote plenary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology by Other Means</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4S (Society for Social Studies of Sciences) / EASST (European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From health movements to « evidence-based activism »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1317,208 +1399,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Programme Module “User involvement in research and practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southern Denmark, Odense, Nov 2016, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de patients, des savoirs expérientiels aux savoirs formalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients Acteurs de l’Enseignement en Médecine. Pour quel(s) savoir(s)?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACTEM / Faculté de Médecine Lyon Est, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427908v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01427918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens et la performance du système de santé</w:t>
               </w:r>
@@ -1567,194 +1567,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Health Social Movements to Evidence-Based Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third STS Italia Summer School. Biomedicine and STS: Emerging Themes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Italian Society of Science and Technology Studies, Sep 2015, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Associations de patients et fabrication des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société suisse de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients’ Organisations and Evidence-Based Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third STS Italia Summer School. Biomedicine and STS: Emerging Themes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Italian Society of Science and Technology Studies, Sep 2015, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Experience as Evidence? A Symposium on the Sciences of Subjectivity in Healthcare, Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Hugh’s College, University of Oxford, Oct 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Evidence-Based Activism? Patients' Organizations Engagement with Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée, Social Studies of Medicine Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universit Mc Gill, Feb 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birth Plan : a ‘catch me if you can’ radicalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The radicalisation of care: Practices, policies and infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open University of Catalonia, Nov 2014, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and Evidence-Based Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1770,1649 +1977,1442 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and the Digital Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zürich University, Dec 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Patients’ Organisations and Evidence-Based Activism</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of patients' associations in the collection and dissemination of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experience as Evidence? A Symposium on the Sciences of Subjectivity in Healthcare, Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St Hugh’s College, University of Oxford, Oct 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Exchanging knowledge on participation by EU health consumers and patients in research, quality and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Towards an Evidence-Based Activism? Patients' Organizations Engagement with Knowledge</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche sociotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence invitée, Social Studies of Medicine Department</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universit Mc Gill, Feb 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">séminaire " Usages des dispositifs sociotechniques numériques ", ISCC, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childbirth activism today. A politics of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional de Bioética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADHD in France and Ireland: Parents' groups' scientific and political framing of an unsettled condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaoine Howlett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire " Usages des dispositifs sociotechniques numériques ", ISCC, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+              <w:t xml:space="preserve">4S-EASST meeting, Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The role of patients' associations in the collection and dissemination of knowledge</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes de mobilisations: les collectifs électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exchanging knowledge on participation by EU health consumers and patients in research, quality and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire Mobilisations et Identités collectives dans le champ du handicap et de la santé, Paris : Maison des sciences sociales du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childbirth activism as evidence-based activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maire Leane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S-EASST meeting, Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence-based activism : patients' activism and the governance of health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S-EASST annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations en santé et communautés électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers du lundi du département SES, Télécoms Paristech, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la naissance vient aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société d'Histoire de la Naissance : La naissance : une histoire au présent, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient organizations' contribution to scientific and technological democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient organizations, health movements and medical research, Université d'Augsburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des discussions sur internet: quelles questions et quelles méthodes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ARESOS : Reconstruction, Analyse et Accès aux Données dans les Grands Réseaux Socio-Sémantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles formes de mobilisations: les collectifs électroniques</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de « Montrer et démontrer la réversibilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mobilisations et Identités collectives dans le champ du handicap et de la santé, Paris : Maison des sciences sociales du handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, France</w:t>
+              <w:t xml:space="preserve">Réversibilité et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">João Nunes</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réouvrir le dialogue à propos de la technologie mise en perspective : approches britanniques et française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S-EASST meeting, Copenhagen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Denmark</w:t>
+              <w:t xml:space="preserve">Journées d'étude internationales, « Evolutions, objets, techniques et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients, Internet et dynamique des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Politiques et technologies de l'amateur", Institut de recherche et d'innovation (IRI)/Centre Pompidou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Health in the Age of Internet. Towards New Modes of Action for Patients/Users Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference “Health Promoting Hospitals”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et mobilisation dans les sites web sur le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales, « Evolutions, objets, techniques et cultures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">séminaire Tech-CICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des techniques et innovation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Haute Autorité de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building collectives via the Web? Information and mobilization on cancer websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtually Informed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Vienne, Austria. pp.13-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397356v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00397358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations du corps déficient et de la personne dépendante</w:t>
               </w:r>
@@ -3476,245 +3476,245 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de surveillance et configuration de l'action dans l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernike Pasveer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00082049v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Cécile Méadel</w:t>
+                <w:t xml:space="preserve">halshs-00081736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de surveillance et configuration de l'action dans l'accouchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bernike Pasveer</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination et organisation. L'informatique aux prises avec la police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter, Hybrider, Coordonner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Paris, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081736v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4142,265 +4142,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04855168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Masked Truth? Public Discussions about Face Masks on a French Health Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), pp.315-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11024-023-09493-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actor Network Theory, Bruno Latour, and the CSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03063127231158102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The many facets of Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369683v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">halshs-04369652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Father’s perceptions and care involvement for their very preterm infants at French neonatal intensive care units</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based activism: Patients', users' and activists' groups in knowledge society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5147,64 +5147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practising childbirth activism: A politics of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire Leane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Arriscado Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention deficit hyperactivity disorder in France and Ireland: Parents' groups' scientific and political framing of an unsettled condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edwards,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaoine Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,64 +5545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations d'usagers dans le domaine de la périnatalité : un engagement fondé sur la connaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire Leane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4), pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (26), pp.84-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, tiers nébuleux de la relation patient-médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6138,51 +6138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges entre patients sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38, pp.1484-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,51 +6220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, intrus ou médiateur dans la relations médecine-patient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, science et solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2), pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6479,51 +6479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'interaction à l'engagement: les collectifs électroniques, nouveaux militants dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,51 +6630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévision à la carte, un divorce annoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (139), pp.75-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6807,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodiment and Desimbodiment in Childbirth Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6971,51 +6971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (2), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7226,51 +7226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre ses médicaments/prendre la parole : les usages des médicaments par les patients dans les listes de discussion électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (1), pp.89-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7393,463 +7393,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps du mail. Écrit instantané ou oral médiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véréna Paravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, XXXII (2), pp.153-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordres en territoires urbains. Pour une confrontation des positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Frenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ocqueteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'IHESI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1er trimestre, pp.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Véréna Paravel</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de synthèse. Dispositifs d'offre de soins obstétrico-pédiatriques : filières, trajectoires, usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, XXXII (2), pp.153-170</w:t>
+              <w:t xml:space="preserve">Cahiers de Recherches de la Mire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance respectée, une exigence citoyenne. Quelles formes de représentation des usagers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de l'obstétrique - Sage-femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 188, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipliying Obstetrics. Techniques of surveillance and forms of coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21, pp.63-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7868,165 +7868,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un seul modèle de développement pour l'obstétrique mexicaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (134), pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La péridurale, un choix douloureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25-26, pp.17-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082060v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins périnataux : avantages et inconvénients du fonctionnement en réseau</w:t>
               </w:r>
@@ -8213,769 +8213,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
+              <w:t xml:space="preserve">, 1995, 25-26, pp.i-xi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00119484v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">halshs-00082066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthropologie du médicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25-26, pp.129-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de sécurité et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 21, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité de la naissance en France et aux Pays-Bas : coordonner par la technique ou par l'organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 76, pp.575 à 584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dodier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la médiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 60, pp.87-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse et la technique : pluralité des modèles de journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiasPouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 26, pp.24-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sociologie des techniques à une sociologie des usages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 25-26, pp.i-xi</w:t>
+              <w:t xml:space="preserve">, 1990, 16, pp.83-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil en économies d'énergie: des revues grand public aux grandes surfaces de bricolage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 60, pp.87-98</w:t>
+              <w:t xml:space="preserve">Les Notes de l'Observatoire de l'Habitat Ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la position relative des localités. Systèmes électriques et réseaux socio-politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Études pour l'Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 32, pp.117-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081709v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un système socio-technique</w:t>
               </w:r>
@@ -9618,51 +9618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discussion profane comme quête d'information : le cas du forum Santaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Cochoy; Gérarld Gaglio; Anaïs Daniau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le masque sanitaire sous toutes ses coutures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.115-139, 2022, </w:t>
@@ -9939,242 +9939,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El activismo en torno al nacimiento hoy: politica y conocimientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarita Boladeras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioética dei Cuidar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tecnos, pp.57-68, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The entanglement of scientific and political claims. Towards a new form of patients' activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla O'Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Wehling, Willy Viehöver and Sophia Koenen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Public Shaping of medical Research. Patient associations, health movements and biomedicine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.72-88, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kroppsförankring eller distansering fran kroppen i berättelser om barnafödande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berner, Boel &amp; Isabelle Dussauge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kön, kropp, materialitet. Perspektiv fran fransk genusforskning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arkiv, pp.109-132, 2014</w:t>
@@ -10285,51 +10285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policing exhanges as self-description in internet groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brousseau, Eric; Marzouki, Meryem; Méadel Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, Regulations and Power on the Internet,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.232-256, 2012</w:t>
@@ -10371,51 +10371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policing exchanges as self description in internet groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brousseau Eric, Marzouki Meriem, Méadel Cécile,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, Regulations and Powers on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.232-256, 2012</w:t>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madeleine Akrick, Yannick Barthe, Catherine Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la piste environnementale. Menaces sanitaires et mobilisations profanes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.7-52, 2010</w:t>
@@ -10741,51 +10741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, ou comment constituer la famille en acteur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cresson, Mohamed Mebtoul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et santé: regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ENSP, à paraître, 2009</w:t>
@@ -11046,51 +11046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstetrical Trajectories. On training women/bodies for (home)birth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11218,51 +11218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des usages modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie, l'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions du Cercle d'Art, pp.25-91, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11281,199 +11281,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">We Deliver our Children - in Pain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernike Pasveer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brita Brenna, John Law and Ingunn Moser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machines, Agency and Desire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMV, pp.109 -123, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des risques urbains. Les technologies de surveillance comme outil d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ansidéi, M., Dubois, D., Fleury, D., Munier, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques urbains, acteurs, systèmes de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos, pp.33-46, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082052v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Representations: Practices, Methods and Sociology</w:t>
               </w:r>
@@ -11745,186 +11745,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Summary of a Convenient Vocabulary for the Semiotics of Human and Nonhuman Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bijker, W. &amp; Law, J.,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping Technology/ Building Society Studies in Sociotecnical Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MIT Press, pp.259-264, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond Social Construction of Technology: the Shaping of People and Things in the Innovation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dierkes, M. &amp; Hoffmann, U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Technology at the Outset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus/Westview, pp.173-190, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081746v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux vidéocom aux réseaux électriques: Machines, Gestion, Marchés</w:t>
               </w:r>
@@ -12136,50 +12136,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'analyse socio-technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinck, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.339-353, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mode d'emploi: genèse, forme et usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12188,130 +12261,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir-faire et pouvoir transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la MSH, pp.113-131, 1991, Ethnologie de la France, cahier n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081743v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la demande d'électricité : études de cas actuels dans certains pays africains</w:t>
               </w:r>
@@ -12475,51 +12475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le masque sanitaire sous toutes ses coutures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12714,856 +12714,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Débordements : mélanges offerts à Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mustar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.408, 2010, Sciences sociales, 9782911256387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la piste environnementale. Menaces sanitaires et mobilisations profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.308, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Presse des Mines, pp.408, 2010, Sciences sociales, 9782911256387</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour la santé. Des associations témoignent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.206, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dynamics of patient organizations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.252, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la traduction. Textes fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.303, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Barthe et Claude Gilbert. CNRS - Maison des Sciences de l'Homme-Alpes, 5, pp.1-88, 2006, Cahiers Risques Collectifs et Situations de Crise, 9782914242233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la traduction, textes fondateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ecole des Mines, pp.304, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La griffe de l'ours : débats et controverses en environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Presses - Mines ParisTech, pp.206, 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.118, 2002, Sciences de la Terre et de l'environnement, 9782911762390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...415 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la naissance vient aux femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. Les empêcheurs de penser en rond., pp.194, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13907,51 +13907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13982,64 +13982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients et l'information : le cancer au risque d'internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14282,90 +14282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d'offres de soins obstétrico-pédiatriques : filières, trajectoires, usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Develay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14377,220 +14377,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la télésurveillance en milieu privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polices et technologies informatiques. Nouveaux traitements de l'information et gestion de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à la naissance. Comparaison France / Pays-Bas des réseaux et des pratiques obstétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,50 +14788,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social and ethical issues regarding presymptomatic diagnosis A LITERATURE REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la littérature sur les Patient-Reported Outcomes (2010-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux et éthiques du diagnostic présymptomatique. Synthèse de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the literature on patient-reported outcomes (2010-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14846,1042 +15110,778 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Florence Paterson</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiries into experience and the multiple politics of knowledge KEYNOTE PLENARY 1: TO WHAT EXTENT IS EMBODIED KNOWLEDGE A FORM OF SCIENCE AND TECHNOLOGY BY OTHER MEANS? 4S-EASST MEETING, BARCELONA, 2016 AUGUST 31ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364031v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French ADHD landscape: Revisiting the “backwardness” of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence-based activism: Patients' organisations, users' and activist's groups in knowledge society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Paterson</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The entanglement of scientific and political claims: towards a new form of patients' activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla O'Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention deficit hyperactivity disorder in France and Ireland: parents' groups' scientific and political framing of an unsettled condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaoine Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practising childbirth activism: a politics of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maire Leane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Arriscado Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes de discussion comme communautés en ligne : outils de description et méthodes d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets aux interactions, et retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...460 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail obstétrical: corps et pratiques médicales dans l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernike Pasveer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15931,51 +15931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16344,51 +16344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaoine Howlett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231158102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09493-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stern-Delfils" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dicky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1229141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03177371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02163300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-012-0199-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000100005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.12.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-010-0083-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.2152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabaud-Rychter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000562" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frenais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Paravel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04125651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03860234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01.0115" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01366408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla O'Donovan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Daniau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597436v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755704v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03483554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116775v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03862975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364031v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702075v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaoine Howlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roberts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09493-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231158102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stern-Delfils" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dicky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1229141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03177371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02163300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edwards," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-012-0199-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000100005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.12.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-010-0083-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.2152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabaud-Rychter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000562" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919602000550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Paravel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frenais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04125651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03860234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01.0115" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01366408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla O'Donovan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081727v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Daniau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cocho.2022.01" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397086v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755704v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03483554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116775v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122099v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03862975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364031v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01100834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702075v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>