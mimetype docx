--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -3104,50 +3104,62 @@
               <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 7 (4), pp.469-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01753667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -3158,190 +3170,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Bioelectrodes for the electrocatalytic conversion of CO2 into a liquid energy vector- session: Captage et valorisation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Griffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire les rendez-vous de la Mission pour les Initiatives Transverses et Interdisciplinaires (MITI) : parlons interdisciplinarité !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'une nouvelle espèce d'Alteromonas capable de dégrader du PHBV en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,73 +3398,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEM, 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a synthetic formate assimilation pathway in Escherichia coli by adaptive evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3474,110 +3486,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekatarina Dariy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BioSynSys, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3599,110 +3611,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique et Biologique (RECOB 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3724,110 +3736,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid precursors for the detection of transketolase activity in Escherichia coli auxotrophs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3886,87 +3898,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotrans 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transketolase, aldolases and organocatalysis, complementary tools for ketose synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,73 +4023,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Action COST CM0701-CASCAT "Working group 4"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transketolase engineering. The development of a selection assay in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4136,73 +4148,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSO 2008, 22ème Colloque du Club Bioconversions en Synthèse Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transketolase engineering - Development of enzymatic assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4261,113 +4273,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action COST CM0701 "Kick-off Workshop"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingéniérie de la transcétolase. Mise au point d'un test de sélection dans E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4398,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes REncontres de Chimie Organique Biologique – RECOB 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,51 +4452,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Satanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4543,113 +4555,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way for the construction of an autotrophic Escherichia coli strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cadillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,73 +4680,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss-UK Synthetic Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4743,163 +4755,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M.M. Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Knaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioTrans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way for the construction of an autotrophic Escherichia coli strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cadillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,73 +4930,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4993,101 +5005,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M.M. Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Knaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amine BioCat 5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5097,65 +5109,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional expression of a Mo-dependent formate dehydrogenase in Escherichia coli under aerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,95 +5175,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cadillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5398,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wenk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rainaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Monet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Darii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Iacometti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#246;nick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Biletskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Schulz-Mirbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9859643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stoffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00329-21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02299001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Doring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Yishai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04292486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen N. Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Calzadiaz Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Kruesemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Giger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hilvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.05.097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R0BTNT3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucurenci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.4.869-873.2000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Baquero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.mmi_18020301.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-4827(90)90142-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissitzky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poupon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01753667" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Albertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Tan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leprince" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Griffet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Dariy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schulz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cadillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wenk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rainaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Monet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Darii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Iacometti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#246;nick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Biletskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Schulz-Mirbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9859643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stoffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00329-21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02299001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Doring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Yishai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04292486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen N. Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Calzadiaz Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Kruesemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Giger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hilvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.05.097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R0BTNT3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucurenci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.4.869-873.2000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Baquero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.mmi_18020301.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-4827(90)90142-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissitzky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poupon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01753667" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FN6554DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Albertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Griffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Dariy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cadillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>