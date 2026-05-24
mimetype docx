--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1306,360 +1306,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Reductive Route of One-Carbon Assimilation in Escherichia coli through Directed Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of the facultative methylotroph $Methylobacterium\ extorquens$ TK 0001 isolated from soil in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belkhelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Doring</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oren Yishai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00167⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00018-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02299001v1</w:t>
+                <w:t xml:space="preserve">hal-04292575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the facultative methylotroph $Methylobacterium\ extorquens$ TK 0001 isolated from soil in Poland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belkhelfa</w:t>
+                <w:t xml:space="preserve">Implementation of a Reductive Route of One-Carbon Assimilation in Escherichia coli through Directed Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Oren Yishai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arren Bar-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (8), </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (9), pp.2029-2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00018-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292575v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02299001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assimilation of one-carbon via a synthetic reductive glycine pathway in escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oren Yishai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arren Bar-Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (9), pp.2023-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Calzadiaz Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan L. Kruesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oren Yishai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belkhelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wenk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rainaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Monet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Darii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Iacometti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#246;nick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Biletskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Schulz-Mirbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9859643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stoffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00329-21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02299001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Doring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Yishai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04292486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen N. Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Calzadiaz Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Kruesemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Giger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hilvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.05.097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R0BTNT3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucurenci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.4.869-873.2000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Baquero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.mmi_18020301.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-4827(90)90142-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissitzky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poupon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01753667" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FN6554DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Albertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Griffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Dariy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cadillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wenk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rainaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Monet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Darii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Iacometti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#246;nick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Biletskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Schulz-Mirbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9859643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stoffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00329-21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02299001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Doring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Yishai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04292486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen N. Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Calzadiaz Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Kruesemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Giger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hilvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.05.097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R0BTNT3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucurenci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.4.869-873.2000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Baquero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.mmi_18020301.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-4827(90)90142-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissitzky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poupon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01753667" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FN6554DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Albertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Griffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Dariy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cadillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>