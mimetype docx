--- v0 (2026-03-29)
+++ v1 (2026-05-24)
@@ -529,252 +529,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La néo-paysannerie comme quête d'écologie temporelle. Une analyse du rapport au travail au sein de collectifs autogérés du Sud-est du Massif central français</w:t>
+                <w:t xml:space="preserve">Collectifs utopiques en milieu rural - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/civilisations.6603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774515v1</w:t>
+                <w:t xml:space="preserve">hal-03874213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs utopiques en milieu rural - Introduction</w:t>
+                <w:t xml:space="preserve">Paysannerie et apparence au travail : retour sur les biais allochroniques d’une pratique photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/civilisations.6603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03874213v1</w:t>
+                <w:t xml:space="preserve">hal-03788283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysannerie et apparence au travail : retour sur les biais allochroniques d’une pratique photographique</w:t>
+                <w:t xml:space="preserve">La néo-paysannerie comme quête d'écologie temporelle. Une analyse du rapport au travail au sein de collectifs autogérés du Sud-est du Massif central français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1-2), pp.65-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itti.2667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788283v1</w:t>
+                <w:t xml:space="preserve">hal-03774515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t>
               </w:r>
@@ -1296,316 +1296,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activism, strategies, and social structures The paradoxical future temporalities of neo-peasant community projects. For an anthropology of incoherence</w:t>
+                <w:t xml:space="preserve">Social protest and its futures. For a temporal approach to political action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANCEPT 2023 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Temi Ogunye, Antoine Louette, Sep 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop: Social Protest and its futures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madeleine Sallustio, Centre de sociologie des organisations (Sciences Po / CNRS), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390795v1</w:t>
+                <w:t xml:space="preserve">hal-05495631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social protest and its futures. For a temporal approach to political action</w:t>
+                <w:t xml:space="preserve">L’autonomie comme privilège. Retour sur les enjeux d’émancipation du travail utopique en collectif agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Social Protest and its futures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Madeleine Sallustio, Centre de sociologie des organisations (Sciences Po / CNRS), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelle autonomie dans le travail?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luna Morcillo et Marc-Antoine Sabaté, Dec 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495631v1</w:t>
+                <w:t xml:space="preserve">hal-04390772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie comme privilège. Retour sur les enjeux d’émancipation du travail utopique en collectif agricole</w:t>
+                <w:t xml:space="preserve">Les milieux anarchistes face aux « crises » environnementale et migratoire en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle autonomie dans le travail?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luna Morcillo et Marc-Antoine Sabaté, Dec 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AFEA « La crise, un objet pour l’anthropologie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390772v1</w:t>
+                <w:t xml:space="preserve">hal-04390962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les milieux anarchistes face aux « crises » environnementale et migratoire en France.</w:t>
+                <w:t xml:space="preserve">Activism, strategies, and social structures The paradoxical future temporalities of neo-peasant community projects. For an anthropology of incoherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AFEA « La crise, un objet pour l’anthropologie ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MANCEPT 2023 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Temi Ogunye, Antoine Louette, Sep 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390962v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradoxical temporalities of neo-peasant community projects. For an anthropology of incoherence</w:t>
               </w:r>
@@ -1654,165 +1654,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Staying with the trouble” : renouncing temporal purity in the struggle within neo-peasant anarchist communities</w:t>
+                <w:t xml:space="preserve">Denial of work? On the value of proactivity within neo-peasant collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation, Hope and the Commons, EASA Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">International Conference on Past Futures of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wissenschaftskolleg zu Berlin, May 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495774v1</w:t>
+                <w:t xml:space="preserve">hal-05495825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denial of work? On the value of proactivity within neo-peasant collectives</w:t>
+                <w:t xml:space="preserve">“Staying with the trouble” : renouncing temporal purity in the struggle within neo-peasant anarchist communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Past Futures of Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wissenschaftskolleg zu Berlin, May 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">Transformation, Hope and the Commons, EASA Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495825v1</w:t>
+                <w:t xml:space="preserve">hal-05495774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2033,51 +2033,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l'écologie temporelle. Vivre des temps libérés dans les collectifs néo-paysans autogérés : une analyse anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2022, 9782753587663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3216,51 +3216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X241257989" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.6603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Boullosa-Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Maskens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2pb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pgr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02961773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X241257989" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.6603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Boullosa-Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Maskens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2pb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pgr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02961773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>