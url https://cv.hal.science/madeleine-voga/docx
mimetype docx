--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -3385,50 +3385,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inflectional and derivational processing in a morphologically rich language: An overview of Greek bilingual and monolingual data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Anastassiadis-Symeonidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First NetWordS Workshop on Understanding the Architecture of the Mental Lexicon:Integration of Existing Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On-line processing of Greek contract verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Voga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3437,1253 +3532,1158 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication aux 32èmes Rencontres de Linguistique Grecque, 6-8 mai 2011, Université Aristote de Thessalonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Inflectional and derivational processing in a morphologically rich language: An overview of Greek bilingual and monolingual data.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un certain discours journalistique actuel aux poncifs de la théorie de la dégénérescence : arguments en faveur d'une parenté représentationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème Congrès des Néohellénistes des Universités Francophones, Université Paul-Valéry Montpellier III, 26-28 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are prefixed units processed and represented like suffixed ones? Towards a hybrid model of morphological processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Voga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pise, Italy</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Décembrettes, International Morphology Conferenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What distinguishes stem allomorphy? A masked priming study with French stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What distinguishes stem allomorphy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Voga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e réunion internationale de morphologie, Académie hongroise des sciences, Université de Vienne, Budapest, 13-16 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthographe et valeur symbolique de graphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anastassiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30èmes Rencontres de Linguistique de l'Université Aristote de Thessalonique, 2-3 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Thessalonique, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-family size influences processing of French inflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giraudo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Morphologie, 6èmes Décembrettes, Bordeaux, 4-5 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.148-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception en ligne de phrases figées en grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Voga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anastassiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seconde édition des Jornadas internacionales de fraseología contrastiva, Alicante, 20-21 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology in the Bilingual Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au workshop Acquisition and Processing of Morphology, organisé par W. Dressler &amp; G. Libben ; IMM13 (13ème International Morphology Meeting), Vienne (Autriche) 3-4 février 2008, Université de Vienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etymology and morphological family size in the bilingual lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Acquisition et traitement de la Morphologie”, International Morphology Meeting - Workshop, Vienne, 3–6 février 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels verbes sont réguliers en français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giraudo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008, Paris, 9-12 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. 13 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels verbes sont réguliers en français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Voga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Décembrettes, International Morphology Conferenc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes du premier Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1511-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00761788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-family size influences processing of French inflections : evidence in favor of a supralexical account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giraudo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Décembrettes, International Morphology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Voga</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology in the Bilingual Lexicon: Psycholinguistic evidence from Greek-French bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Voga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Morphologie, 6èmes Décembrettes, Bordeaux, 4-5 décembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.148-155</w:t>
+              <w:t xml:space="preserve">3th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434919v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-03072039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires rivales</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Voga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2017.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Voga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dal Maso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Nikolaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6900" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.10vog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Skourti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Efthymiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Melissaropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Piccinin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanou Despoina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123194v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Machairas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastassiadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08186" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papaspyropoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2312_onlineGRECMODERNE_11_12_22.pdf (uoa.gr)" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardani Francesco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110440577-013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Voga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2017.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Voga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dal Maso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Nikolaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6900" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.10vog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Skourti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Efthymiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Melissaropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Piccinin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanou Despoina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123194v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Machairas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastassiadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papaspyropoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2312_onlineGRECMODERNE_11_12_22.pdf (uoa.gr)" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardani Francesco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110440577-013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>