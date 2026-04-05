--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -680,804 +680,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer’s Intrinsic Motivations based on the Self-Determination Theory. An abstract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Congress (AMSWMC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kent - Canterbury, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011958v1</w:t>
+                <w:t xml:space="preserve">hal-04074212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Self-Service Technologies Encourage Customer-to-Customer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress (Doctoral Colloquium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074200v1</w:t>
+                <w:t xml:space="preserve">hal-04162852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
+                <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231717v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Belaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011972v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's intrinsic Motivations based the Self-Determination Theory</w:t>
+                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162851v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer’s Intrinsic Motivations based on the Self-Determination Theory. An abstract.</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's intrinsic Motivations based the Self-Determination Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Congress (AMSWMC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kent - Canterbury, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074212v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Self-Service Technologies Encourage Customer-to-Customer Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress (Doctoral Colloquium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162852v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New forms of connected customer/connected salesperson communication</w:t>
+                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral de l'AMS - Academy of Marketing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Monterey, United States</w:t>
+              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542748v1</w:t>
+                <w:t xml:space="preserve">hal-03542762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
+                <w:t xml:space="preserve">New forms of connected customer/connected salesperson communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral de l'AMS - Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542762v1</w:t>
+                <w:t xml:space="preserve">hal-03542748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive : illustrations dans le contexte digital</w:t>
               </w:r>
@@ -1651,230 +1651,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du vendeur connecté par le client. Une approche exploratoire à partir de la valeur de magasinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, PARIS, France</w:t>
+              <w:t xml:space="preserve">Salon #GEN 2020 - Rdv business et Numérique du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Metz Cedex 01, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977370v1</w:t>
+                <w:t xml:space="preserve">hal-03010100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+                <w:t xml:space="preserve">La perception du vendeur connecté par le client. Une approche exploratoire à partir de la valeur de magasinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon #GEN 2020 - Rdv business et Numérique du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Metz Cedex 01, France</w:t>
+              <w:t xml:space="preserve">Colloque Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010100v1</w:t>
+                <w:t xml:space="preserve">hal-02977370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2163,51 +2163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5E87334"/>
+    <w:nsid w:val="8A6D3464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2394,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madihabendjaballah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5181-8581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269868593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306601v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04551290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madihabendjaballah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5181-8581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269868593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306601v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04551290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>