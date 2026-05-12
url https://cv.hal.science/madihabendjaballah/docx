--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -680,804 +680,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer’s Intrinsic Motivations based on the Self-Determination Theory. An abstract.</w:t>
+                <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Congress (AMSWMC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kent - Canterbury, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074212v1</w:t>
+                <w:t xml:space="preserve">hal-04074200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Self-Service Technologies Encourage Customer-to-Customer Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress (Doctoral Colloquium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162852v1</w:t>
+                <w:t xml:space="preserve">hal-04231717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
+                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074200v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's intrinsic Motivations based the Self-Determination Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011958v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Belaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011972v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's intrinsic Motivations based the Self-Determination Theory</w:t>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer’s Intrinsic Motivations based on the Self-Determination Theory. An abstract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Congress (AMSWMC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kent - Canterbury, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162851v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Self-Service Technologies Encourage Customer-to-Customer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress (Doctoral Colloquium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231717v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
+                <w:t xml:space="preserve">New forms of connected customer/connected salesperson communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral de l'AMS - Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542762v1</w:t>
+                <w:t xml:space="preserve">hal-03542748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New forms of connected customer/connected salesperson communication</w:t>
+                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral de l'AMS - Academy of Marketing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Monterey, United States</w:t>
+              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542748v1</w:t>
+                <w:t xml:space="preserve">hal-03542762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive : illustrations dans le contexte digital</w:t>
               </w:r>
@@ -1651,230 +1651,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+                <w:t xml:space="preserve">La perception du vendeur connecté par le client. Une approche exploratoire à partir de la valeur de magasinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon #GEN 2020 - Rdv business et Numérique du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Metz Cedex 01, France</w:t>
+              <w:t xml:space="preserve">Colloque Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010100v1</w:t>
+                <w:t xml:space="preserve">hal-02977370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du vendeur connecté par le client. Une approche exploratoire à partir de la valeur de magasinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, PARIS, France</w:t>
+              <w:t xml:space="preserve">Salon #GEN 2020 - Rdv business et Numérique du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Metz Cedex 01, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977370v1</w:t>
+                <w:t xml:space="preserve">hal-03010100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2163,51 +2163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A6D3464"/>
+    <w:nsid w:val="D6734B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2394,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madihabendjaballah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5181-8581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269868593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306601v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04551290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madihabendjaballah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5181-8581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269868593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306601v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04551290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>