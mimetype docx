--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
+                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070529v1</w:t>
+                <w:t xml:space="preserve">hal-04788876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.1683-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788876v1</w:t>
+                <w:t xml:space="preserve">hal-04195555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (3), pp.1683-1707. </w:t>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195555v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of rhetorical relationships for educational multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,64 +474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cinquième dimension pour les documents multimédia: La dimension annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -563,317 +563,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Encelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
+              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911561v1</w:t>
+                <w:t xml:space="preserve">hal-01984011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
+              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984011v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHM: an Annotation- and Component-based Hypervideo Model for the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.869-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,77 +907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MediaStudio : Un système d'édition et de présentation de documents multimédia interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.25 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -994,2260 +994,2786 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+                <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530653v1</w:t>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047692v1</w:t>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930050v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488824v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'application MOBILES : favoriser le partage d'expériences urbaines entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.582-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484363v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'application MOBILES : favoriser le partage d'expériences urbaines entre étudiants internationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.582-588</w:t>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051159v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.923-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100921v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Smits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108625v1</w:t>
+                <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating LADs that Make Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480583v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating LADs that Make Sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Rebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070168v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Rebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100923v1</w:t>
+                <w:t xml:space="preserve">hal-04100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t>
+              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.630-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783674v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984767v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354518v1</w:t>
+                <w:t xml:space="preserve">hal-00984767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354517v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.10-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A flexible distance for the spatial placement in a multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonkin Nourreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systematic Review Protocol: Interactive Digital Technologies for Non-Visual Access to 2D STEM Content by Blind and Low-Vision Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05129483v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
+              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129539v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation du modèle de traces utilisateur pour l'application d'exploration urbaine MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3257,100 +3783,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Tools for Usage-based e-Learning Documents Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technology for Human Learning. Université Abderrahmane Mira de Béjaïa (Algérie), 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02911978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3360,381 +3886,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771100v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771226v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3881,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>