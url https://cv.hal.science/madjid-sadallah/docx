--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
+                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788876v1</w:t>
+                <w:t xml:space="preserve">hal-04070529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195555v1</w:t>
+                <w:t xml:space="preserve">hal-04788876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.1683-1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070529v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of rhetorical relationships for educational multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,64 +474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cinquième dimension pour les documents multimédia: La dimension annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,77 +686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHM: an Annotation- and Component-based Hypervideo Model for the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -907,77 +907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MediaStudio : Un système d'édition et de présentation de documents multimédia interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.25 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,1318 +1028,1318 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530653v1</w:t>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571785v1</w:t>
+                <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488824v1</w:t>
+                <w:t xml:space="preserve">hal-05047692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.923-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484363v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'application MOBILES : favoriser le partage d'expériences urbaines entre étudiants internationaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.582-588</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051159v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047692v1</w:t>
+                <w:t xml:space="preserve">hal-05488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'application MOBILES : favoriser le partage d'expériences urbaines entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.582-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930050v1</w:t>
+                <w:t xml:space="preserve">hal-05051159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480583v1</w:t>
+                <w:t xml:space="preserve">hal-04100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating LADs that Make Sense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t>
+              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.630-635, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070168v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating LADs that Make Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Rebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100923v1</w:t>
+                <w:t xml:space="preserve">hal-04070168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t>
+              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100921v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Smits</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Rebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108625v1</w:t>
+                <w:t xml:space="preserve">hal-04100923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,77 +2840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible distance for the spatial placement in a multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonkin Nourreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,64 +3354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3461,51 +3461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review Protocol: Interactive Digital Technologies for Non-Visual Access to 2D STEM Content by Blind and Low-Vision Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,64 +3540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,64 +3615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3690,64 +3690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation du modèle de traces utilisateur pour l'application d'exploration urbaine MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3797,51 +3797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Tools for Usage-based e-Learning Documents Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technology for Human Learning. Université Abderrahmane Mira de Béjaïa (Algérie), 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3913,90 +3913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4021,238 +4021,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771226v1</w:t>
+                <w:t xml:space="preserve">hal-04771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04771100v1</w:t>
+                <w:t xml:space="preserve">hal-04771226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4407,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>