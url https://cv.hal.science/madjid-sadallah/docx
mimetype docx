--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
+                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070529v1</w:t>
+                <w:t xml:space="preserve">hal-04788876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.1683-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788876v1</w:t>
+                <w:t xml:space="preserve">hal-04195555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Multimedia Document Modeling through Extended Orbits-Based Rhetorical Structure: An Approach to Media Weighting for Importance Determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (3), pp.1683-1707. </w:t>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-023-01984-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195555v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of rhetorical relationships for educational multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,64 +474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cinquième dimension pour les documents multimédia: La dimension annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,77 +686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHM: an Annotation- and Component-based Hypervideo Model for the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -907,77 +907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MediaStudio : Un système d'édition et de présentation de documents multimédia interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Tonkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.25 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -994,2424 +994,2438 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571785v1</w:t>
+                <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2026, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530653v1</w:t>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2025, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047692v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930050v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application MOBILES : favoriser le partage d'expériences urbaines entre étudiants internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.582-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.923-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100921v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Smits</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108625v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating LADs that Make Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Rebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783674v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning Path Recommendation from an Inferred Learning Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2023: 18th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.630-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984767v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354518v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354517v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.10-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A flexible distance for the spatial placement in a multimedia document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonkin Nourreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581094v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581226v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...187 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3461,51 +3475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review Protocol: Interactive Digital Technologies for Non-Visual Access to 2D STEM Content by Blind and Low-Vision Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,64 +3554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,64 +3629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3690,64 +3704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation du modèle de traces utilisateur pour l'application d'exploration urbaine MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3797,51 +3811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Tools for Usage-based e-Learning Documents Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technology for Human Learning. Université Abderrahmane Mira de Béjaïa (Algérie), 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3913,90 +3927,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4021,238 +4035,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771100v1</w:t>
+                <w:t xml:space="preserve">hal-04771226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771226v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4407,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Tonkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01984-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_53" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonkin Nourreddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02911978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>