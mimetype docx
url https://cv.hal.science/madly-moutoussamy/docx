--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2287,51 +2287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A77B6DE5"/>
+    <w:nsid w:val="311C2606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>