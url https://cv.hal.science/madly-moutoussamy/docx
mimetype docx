--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -694,191 +694,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vinaigre de jus de canne</w:t>
+                <w:t xml:space="preserve">Le jus de canne stabilisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Port-Louis, Guadeloupe, France. 18 p</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Port-Louis, Guadeloupe, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799324v1</w:t>
+                <w:t xml:space="preserve">hal-02797056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jus de canne stabilisé</w:t>
+                <w:t xml:space="preserve">Le vinaigre de jus de canne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Port-Louis, Guadeloupe, France. 15 p</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Port-Louis, Guadeloupe, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797056v1</w:t>
+                <w:t xml:space="preserve">hal-02799324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques en génétique quantitative : illustrations avec le cabri créole</w:t>
               </w:r>
@@ -1272,190 +1272,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer le parasitisme gastro-intestinal chez les petits ruminants?</w:t>
+                <w:t xml:space="preserve">100 000 arbres pour la Guadeloupe - Trois Rivières, 12 juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097023v1</w:t>
+                <w:t xml:space="preserve">hal-04097020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 000 arbres pour la Guadeloupe - Trois Rivières, 12 juillet 2020</w:t>
+                <w:t xml:space="preserve">Comment gérer le parasitisme gastro-intestinal chez les petits ruminants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097020v1</w:t>
+                <w:t xml:space="preserve">hal-04097023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferme pilote en polyculture élevage</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="311C2606"/>
+    <w:nsid w:val="7E87018A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2518,51 +2518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madly-moutoussamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9134-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madly-moutoussamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9134-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>