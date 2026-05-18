--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -356,51 +356,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t>
+                <w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
@@ -435,97 +435,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyron Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744646v1</w:t>
+                <w:t xml:space="preserve">hal-04744650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t>
+                <w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
@@ -539,118 +539,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyron Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559174v1</w:t>
+                <w:t xml:space="preserve">hal-04744646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t>
+                <w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
@@ -664,288 +664,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peyron Odile</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744653v1</w:t>
+                <w:t xml:space="preserve">hal-05559174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights from a data mining approach to highlight rapid or repetitive extreme events and their consequences on biodiversity</w:t>
+                <w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyron Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Climate change Biodiversity and Suistainability lessons from natural archives and proxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, On Line, Italy</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559241v1</w:t>
+                <w:t xml:space="preserve">hal-04744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t>
+                <w:t xml:space="preserve">New insights from a data mining approach to highlight rapid or repetitive extreme events and their consequences on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Seminar Climate change Biodiversity and Suistainability lessons from natural archives and proxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, On Line, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744650v1</w:t>
+                <w:t xml:space="preserve">hal-05559241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1266,51 +1266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>