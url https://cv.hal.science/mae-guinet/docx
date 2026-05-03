--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -1237,429 +1237,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880860v1</w:t>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
@@ -1773,317 +1773,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen benefits of ten legume pre-crops for wheat assessed by field measurements and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture durable : « Les légumineuses ont un rôle à jouer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bien Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963953v1</w:t>
+                <w:t xml:space="preserve">hal-03357862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provision of contrasted nitrogen-related ecosystem services among grain legumes</w:t>
+                <w:t xml:space="preserve">Nitrogen benefits of ten legume pre-crops for wheat assessed by field measurements and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.33. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.126151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00637-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974701v1</w:t>
+                <w:t xml:space="preserve">hal-02963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture durable : « Les légumineuses ont un rôle à jouer »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provision of contrasted nitrogen-related ecosystem services among grain legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00637-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357862v1</w:t>
+                <w:t xml:space="preserve">hal-02974701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses et l'azote : dix espèces de légumineuses à graines bien différentes en matière de fixation symbiotique et d'effet précédent</w:t>
               </w:r>
@@ -3116,73 +3116,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111660v1</w:t>
+                <w:t xml:space="preserve">hal-05111760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3237,73 +3237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès du Groupe Français de Recherches sur les Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111771v1</w:t>
+                <w:t xml:space="preserve">hal-05111660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3358,319 +3358,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">52ème congrès du Groupe Français de Recherches sur les Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111853v1</w:t>
+                <w:t xml:space="preserve">hal-05111771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing reliance on pesticides through redesigned crop management strategies has contrasting effects on economic performance across farm types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Kahindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122982v1</w:t>
+                <w:t xml:space="preserve">hal-05111853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+                <w:t xml:space="preserve">Reducing reliance on pesticides through redesigned crop management strategies has contrasting effects on economic performance across farm types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111724v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3725,414 +3725,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">40ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111760v1</w:t>
+                <w:t xml:space="preserve">hal-05111724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de a diversification temporelle des cultures sur l'utilisation d'herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505748v1</w:t>
+                <w:t xml:space="preserve">hal-04443326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
+                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VÉGÉPHYL : 25ème conférence du columa, journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orléans, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419214v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de a diversification temporelle des cultures sur l'utilisation d'herbicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">VÉGÉPHYL : 25ème conférence du columa, journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orléans, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443326v1</w:t>
+                <w:t xml:space="preserve">hal-04419214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
               </w:r>
@@ -4440,484 +4440,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses se valent-elles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gremillet Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Webinaire GO PROTEINS - Comment insérer de l'azote dans les systèmes de culture ? Partie 1»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594251v1</w:t>
+                <w:t xml:space="preserve">hal-03164805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des pratiques et des performances technico-économiques et environnementales au sein du réseau de fermes DEPHY, filière Grandes Cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses se valent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">« Webinaire GO PROTEINS - Comment insérer de l'azote dans les systèmes de culture ? Partie 1»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320789v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+                <w:t xml:space="preserve">Évolution des pratiques et des performances technico-économiques et environnementales au sein du réseau de fermes DEPHY, filière Grandes Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecaulle, Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576691v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
+                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gremillet Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164805v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,536 +4975,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
+                <w:t xml:space="preserve">Etudes des processus azotés à l’origine de l’effet précédent des légumineuses sur une culture de blé – comparaison de 10 espèces de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
+              <w:t xml:space="preserve">« Des graines pour nourrir l’avenir ». Journée technique sur les services rendus par les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Quetigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236477v1</w:t>
+                <w:t xml:space="preserve">hal-03236438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t>
+                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003683v1</w:t>
+                <w:t xml:space="preserve">hal-03108286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001096v1</w:t>
+                <w:t xml:space="preserve">hal-03236477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
+                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108286v1</w:t>
+                <w:t xml:space="preserve">hal-03003683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des processus azotés à l’origine de l’effet précédent des légumineuses sur une culture de blé – comparaison de 10 espèces de légumineuses</w:t>
+                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Des graines pour nourrir l’avenir ». Journée technique sur les services rendus par les légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Quetigny, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236438v1</w:t>
+                <w:t xml:space="preserve">hal-03001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional analysis of ecosystem services relative to the nitrogen fluxes provided by ten legume crops</w:t>
               </w:r>
@@ -5700,372 +5700,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866905v1</w:t>
+                <w:t xml:space="preserve">hal-02786559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734680v1</w:t>
+                <w:t xml:space="preserve">hal-01866905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
+                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georg Carlsson</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786559v1</w:t>
+                <w:t xml:space="preserve">hal-02734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de certains services écosytémiques directement ou indirectement liés au flux azotés des systèmes avec légumineuses à graines</w:t>
               </w:r>
@@ -6487,51 +6487,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6588,75 +6588,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6713,75 +6713,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559270v1</w:t>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6816,97 +6816,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559182v1</w:t>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6941,73 +6941,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances technico-économiques et environnementales de systèmes de culture riches en légumineuses et économes en pesticides</w:t>
               </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7561,484 +7561,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786905v1</w:t>
+                <w:t xml:space="preserve">hal-02733674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
+                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pimet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733674v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787769v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de N2O pendant et après la culture de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
@@ -8080,90 +8080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
@@ -9654,51 +9654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,51 +10185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05535071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108949" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralucca Parvulescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nilsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaulle, Sarah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weissenbacher," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02132342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05535071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108949" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralucca Parvulescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nilsson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaulle, Sarah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weissenbacher," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02132342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>