--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -242,265 +242,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop management strategy redesign enables a reduction in reliance on pesticides: A diachronic approach based on a diversity of French commercial farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Pesticide use is affected more by crop species than by crop diversity at the cropping system level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaochun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.108949⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.127263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516174v1</w:t>
+                <w:t xml:space="preserve">hal-04639649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use is affected more by crop species than by crop diversity at the cropping system level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
+                <w:t xml:space="preserve">Crop management strategy redesign enables a reduction in reliance on pesticides: A diachronic approach based on a diversity of French commercial farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, pp.127263. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.108949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.108949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639649v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
               </w:r>
@@ -1237,429 +1237,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeric Courson</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880860v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+                <w:t xml:space="preserve">hal-03880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
@@ -1671,51 +1671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,317 +1773,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture durable : « Les légumineuses ont un rôle à jouer »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen benefits of ten legume pre-crops for wheat assessed by field measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.126151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357862v1</w:t>
+                <w:t xml:space="preserve">hal-02963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen benefits of ten legume pre-crops for wheat assessed by field measurements and modelling</w:t>
+                <w:t xml:space="preserve">Provision of contrasted nitrogen-related ecosystem services among grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.126151. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00637-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963953v1</w:t>
+                <w:t xml:space="preserve">hal-02974701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provision of contrasted nitrogen-related ecosystem services among grain legumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture durable : « Les légumineuses ont un rôle à jouer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bien Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974701v1</w:t>
+                <w:t xml:space="preserve">hal-03357862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses et l'azote : dix espèces de légumineuses à graines bien différentes en matière de fixation symbiotique et d'effet précédent</w:t>
               </w:r>
@@ -3116,73 +3116,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111760v1</w:t>
+                <w:t xml:space="preserve">hal-05111660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3237,73 +3237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">52ème congrès du Groupe Français de Recherches sur les Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111660v1</w:t>
+                <w:t xml:space="preserve">hal-05111771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3358,319 +3358,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès du Groupe Français de Recherches sur les Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111771v1</w:t>
+                <w:t xml:space="preserve">hal-05111853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+                <w:t xml:space="preserve">Reducing reliance on pesticides through redesigned crop management strategies has contrasting effects on economic performance across farm types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111853v1</w:t>
+                <w:t xml:space="preserve">hal-05122982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing reliance on pesticides through redesigned crop management strategies has contrasting effects on economic performance across farm types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Kahindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">40ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122982v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Profitability, Protein production, and Pesticide reduction: what are the levers for action for French arable farms?</w:t>
               </w:r>
@@ -3725,414 +3725,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralucca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111724v1</w:t>
+                <w:t xml:space="preserve">hal-05111760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de a diversification temporelle des cultures sur l'utilisation d'herbicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443326v1</w:t>
+                <w:t xml:space="preserve">hal-04505748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
+                <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">VÉGÉPHYL : 25ème conférence du columa, journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orléans, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505748v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de a diversification temporelle des cultures sur l'utilisation d'herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VÉGÉPHYL : 25ème conférence du columa, journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orléans, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419214v1</w:t>
+                <w:t xml:space="preserve">hal-04443326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
               </w:r>
@@ -4440,484 +4440,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses se valent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">« Webinaire GO PROTEINS - Comment insérer de l'azote dans les systèmes de culture ? Partie 1»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164805v1</w:t>
+                <w:t xml:space="preserve">hal-03594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses se valent-elles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des pratiques et des performances technico-économiques et environnementales au sein du réseau de fermes DEPHY, filière Grandes Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecaulle, Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Webinaire GO PROTEINS - Comment insérer de l'azote dans les systèmes de culture ? Partie 1»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594251v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des pratiques et des performances technico-économiques et environnementales au sein du réseau de fermes DEPHY, filière Grandes Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lecaulle, Sarah</w:t>
+                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320789v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gremillet Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576691v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,536 +4975,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des processus azotés à l’origine de l’effet précédent des légumineuses sur une culture de blé – comparaison de 10 espèces de légumineuses</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Des graines pour nourrir l’avenir ». Journée technique sur les services rendus par les légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Quetigny, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236438v1</w:t>
+                <w:t xml:space="preserve">hal-03236477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
+                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108286v1</w:t>
+                <w:t xml:space="preserve">hal-03003683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
+                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236477v1</w:t>
+                <w:t xml:space="preserve">hal-03001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t>
+                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003683v1</w:t>
+                <w:t xml:space="preserve">hal-03108286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
+                <w:t xml:space="preserve">Etudes des processus azotés à l’origine de l’effet précédent des légumineuses sur une culture de blé – comparaison de 10 espèces de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">« Des graines pour nourrir l’avenir ». Journée technique sur les services rendus par les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Quetigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001096v1</w:t>
+                <w:t xml:space="preserve">hal-03236438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional analysis of ecosystem services relative to the nitrogen fluxes provided by ten legume crops</w:t>
               </w:r>
@@ -5700,372 +5700,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786559v1</w:t>
+                <w:t xml:space="preserve">hal-01866905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
+                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866905v1</w:t>
+                <w:t xml:space="preserve">hal-02734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734680v1</w:t>
+                <w:t xml:space="preserve">hal-02786559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de certains services écosytémiques directement ou indirectement liés au flux azotés des systèmes avec légumineuses à graines</w:t>
               </w:r>
@@ -6487,51 +6487,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6588,75 +6588,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6691,73 +6691,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
@@ -6862,51 +6862,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -6941,73 +6941,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559182v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances technico-économiques et environnementales de systèmes de culture riches en légumineuses et économes en pesticides</w:t>
               </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7561,484 +7561,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733674v1</w:t>
+                <w:t xml:space="preserve">hal-02786905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
+                <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Revellin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787769v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786905v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de N2O pendant et après la culture de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
@@ -8080,90 +8080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
@@ -9654,51 +9654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,51 +10185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05535071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108949" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralucca Parvulescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nilsson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaulle, Sarah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weissenbacher," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02132342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05535071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralucca Parvulescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nilsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaulle, Sarah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weissenbacher," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02132342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>