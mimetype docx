--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -410,291 +410,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there unconscious visual images in aphantasia? Development of an implicit priming paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised clustering reveals spatial and verbal cognitive profiles in aphantasia and typical imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Delem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Purkart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Delem</w:t>
+                <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ranson</w:t>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.106059⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887002v2</w:t>
+                <w:t xml:space="preserve">hal-05110315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised clustering reveals spatial and verbal cognitive profiles in aphantasia and typical imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there unconscious visual images in aphantasia? Development of an implicit priming paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Purkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sema Turkben</w:t>
+                <w:t xml:space="preserve">Virginie Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+                <w:t xml:space="preserve">Charlotte Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.106059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.106059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110315v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ratio processing system and its role in fraction understanding: Evidence from a match-to-sample task in children and adults with and without dyscalculia</w:t>
               </w:r>
@@ -806,173 +806,287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complete Aphantasics Process Emotions Differently, But No Less Efficiently: Evidence of a Non-linear Relationship Between Visual Imagery and Alexithymia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Delem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Luminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does the corollary discharge provide the sensory content of inner speech? A preregistered direct replication and extension of Scott (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -982,51 +1096,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Mental Images on Reasoning: A Study on Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1068,388 +1182,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025: 24th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-visual working memory strategies in aphantasia: An objective assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025: 24th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Forme de la Pensée : Invariants topologiques en EEG de la représentation des couleurs en mémoire de travail dans l'aphantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils cognitifs dans l'aphantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1459,328 +1573,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of Thought: EEG Invariants of Working Memory Colour Representation in Aphantasia</w:t>
+                <w:t xml:space="preserve">Aphantasia and Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Summer Interdisciplinary Conference (ASIC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Richard Shiffrin, Jun 2025, Saint-Gervais-les-Bains, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243547v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphantasia and Autobiographical Memory</w:t>
+                <w:t xml:space="preserve">The Shape of Thought: EEG Invariants of Working Memory Colour Representation in Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Annual Summer Interdisciplinary Conference (ASIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Shiffrin, Jun 2025, Saint-Gervais-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311794v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Profile of aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIC 2023: 21th Annual Summer Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Kranjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1848,51 +1962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C70D05E8"/>
+    <w:nsid w:val="D9372763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2079,51 +2193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05521354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>