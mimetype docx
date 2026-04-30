--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -410,291 +410,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised clustering reveals spatial and verbal cognitive profiles in aphantasia and typical imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there unconscious visual images in aphantasia? Development of an implicit priming paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Purkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+                <w:t xml:space="preserve">Virginie Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109279⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.106059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.106059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110315v1</w:t>
+                <w:t xml:space="preserve">hal-04887002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there unconscious visual images in aphantasia? Development of an implicit priming paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised clustering reveals spatial and verbal cognitive profiles in aphantasia and typical imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ranson</w:t>
+                <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrey</w:t>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Versace</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 256, pp.106059. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.106059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887002v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ratio processing system and its role in fraction understanding: Evidence from a match-to-sample task in children and adults with and without dyscalculia</w:t>
               </w:r>
@@ -1447,77 +1447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils cognitifs dans l'aphantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,204 +1581,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphantasia and Autobiographical Memory</w:t>
+                <w:t xml:space="preserve">The Shape of Thought: EEG Invariants of Working Memory Colour Representation in Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Annual Summer Interdisciplinary Conference (ASIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Shiffrin, Jun 2025, Saint-Gervais-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311794v1</w:t>
+                <w:t xml:space="preserve">hal-05243547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of Thought: EEG Invariants of Working Memory Colour Representation in Aphantasia</w:t>
+                <w:t xml:space="preserve">Aphantasia and Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Summer Interdisciplinary Conference (ASIC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Richard Shiffrin, Jun 2025, Saint-Gervais-les-Bains, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243547v1</w:t>
+                <w:t xml:space="preserve">hal-05311794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Profile of aphantasia</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIC 2023: 21th Annual Summer Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Kranjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1962,51 +1962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9372763"/>
+    <w:nsid w:val="0877FCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2193,51 +2193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05521354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05521354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>