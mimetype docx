--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -100,89 +100,110 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-8518-1991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Oiv7mtQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Actuellement doctorant au Laboratoire EMC de l'Université Lumière Lyon 2 sous la direction de la Pr. Gaën Plancher. Je travaille sur l'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">aphantasie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, l'absence d'images mentales. Essayez nos </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">expériences en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> !</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mon objectif général de recherche est de faire progresser notre compréhension des relations entre les processus cérébraux, les fonctions cognitives et l'émergence et le contenu de l'expérience subjective.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sujets de recherche : </w:t>
@@ -285,544 +306,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Mental Images on Reasoning: A Study on Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Monzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 224 (109376), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there unconscious visual images in aphantasia? Development of an implicit priming paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Purkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 256, pp.106059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.106059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised clustering reveals spatial and verbal cognitive profiles in aphantasia and typical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ratio processing system and its role in fraction understanding: Evidence from a match-to-sample task in children and adults with and without dyscalculia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parnika Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Léone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (11), pp.3396-3410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1747021820940631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -832,261 +853,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Aphantasics Process Emotions Differently, But No Less Efficiently: Evidence of a Non-linear Relationship Between Visual Imagery and Alexithymia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Luminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the corollary discharge provide the sensory content of inner speech? A preregistered direct replication and extension of Scott (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Stauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1096,474 +1117,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Mental Images on Reasoning: A Study on Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Monzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025: 24th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-visual working memory strategies in aphantasia: An objective assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025: 24th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Forme de la Pensée : Invariants topologiques en EEG de la représentation des couleurs en mémoire de travail dans l'aphantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils cognitifs dans l'aphantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turkben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1573,328 +1594,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shape of Thought: EEG Invariants of Working Memory Colour Representation in Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Summer Interdisciplinary Conference (ASIC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Shiffrin, Jun 2025, Saint-Gervais-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphantasia and Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Profile of aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Delem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Turben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIC 2023: 21th Annual Summer Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Kranjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1962,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0877FCC7"/>
+    <w:nsid w:val="D5164AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2193,51 +2214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05521354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-delem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8518-1991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Oiv7mtQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innerexperiencelab.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05240664v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Monzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04887002v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ranson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.106059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05110315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turkben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Bhatia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820940631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05521354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05311794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Turben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>