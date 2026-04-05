--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,7950 +66,8201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adults AML with NUP98 rearrangement</w:t>
+                <w:t xml:space="preserve">Genetic alterations and measurable residual disease in core binding factor acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ducourneau</w:t>
+                <w:t xml:space="preserve">Loïc Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pages</w:t>
+                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Struski</w:t>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Decamp</w:t>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+                <w:t xml:space="preserve">Céline Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.7002-7002. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-7002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-026-02900-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413751v1</w:t>
+                <w:t xml:space="preserve">hal-05579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eymard</w:t>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Louati</w:t>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Noel</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Abouqal</w:t>
+                <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Adam</w:t>
+                <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (6), pp.2293-2306. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e70156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336422v1</w:t>
+                <w:t xml:space="preserve">hal-05395410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
+                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lebon</w:t>
+                <w:t xml:space="preserve">Mathilde Hunault-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+                <w:t xml:space="preserve">Cécile Pautas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
+              <w:t xml:space="preserve">NEJM Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.EVIDoa2400326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131491v1</w:t>
+                <w:t xml:space="preserve">hal-05162195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.37-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253512v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chanut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Berthon</w:t>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413719v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Comont</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), pp.1865-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395410v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEJM Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.43-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162195v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pautas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.43-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1682-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413202v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of azacitidine for VEXAS syndrome: a large-scale retrospective study from the FRENVEX group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 146 (12), pp.1450-1461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2024028133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pautas</w:t>
+                <w:t xml:space="preserve">Inflammatory disorders in IDH‐mutated myeloid neoplasms: Characteristics and response to IDH inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin‐pierre Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Ruyer‐thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.e70256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413706v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory disorders in IDH‐mutated myeloid neoplasms: Characteristics and response to IDH inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirabelle Ruyer‐thompson</w:t>
+                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547858v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413650v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Metabolism and therapeutic response in acute myeloid leukemia with IDH1/2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.475-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2025.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413216v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barete</w:t>
+                <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adults AML with NUP98 rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Struski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.7002-7002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685730v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Abouqal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (6), pp.2293-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253516v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurien Baaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Moraly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
+                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Blood Advances, 8, pp.1444-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691823v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672729v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Moraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, American Journal of Hematology, 99, pp.1095-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778186v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888392v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711359v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human myeloid differentiation by BMP4 signaling through the VDR pathway in acute myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Geistlich</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02090-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675664v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prognostic scores according to WHO classification in 170 patients with advanced mastocytosis and C‐finding treated with midostaurin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barete</w:t>
+                <w:t xml:space="preserve">Human myeloid differentiation by BMP4 signaling through the VDR pathway in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Byelinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geistlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27478⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02090-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04902870v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of prognostic scores according to WHO classification in 170 patients with advanced mastocytosis and C‐finding treated with midostaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gourguechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pegliasco</w:t>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fandrei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Kfoury</w:t>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (11), pp.2127-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356640v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04902870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Liver International, 44, pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906810v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355510v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lauture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Angelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456433v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Angelino</w:t>
+                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166110v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSC17 score complements genetics and measurable residual disease in acute myeloid leukemia: an ALFA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vasseur</w:t>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Fenwarth</w:t>
+                <w:t xml:space="preserve">Stéphane de Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (15), pp.4024-4034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of tamibarotene, a potent and selective RARα agonist, in combination with azacitidine in patients with relapsed and refractory AML with RARA gene overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eytan Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eytan Stein</w:t>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane de Botton</w:t>
+                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10428194.2023.2243356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From vacuoles to VEXAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (12), pp.3780-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kead392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193759v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From vacuoles to VEXAS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kead392⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.2893-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906677v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355381v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilteritinib activity in refractory or relapsed FLT3-mutated acute myeloid leukemia patients previously treated by intensive chemotherapy and midostaurin: a study from the French AML Intergroup ALFA/FILO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+                <w:t xml:space="preserve">Pathophysiologic implications of elevated prevalence of hereditary alpha-tryptasemia in all mastocytosis subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Madrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+                <w:t xml:space="preserve">Thomas Ballul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01742-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244552v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiologic implications of elevated prevalence of hereditary alpha-tryptasemia in all mastocytosis subtypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ballul</w:t>
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annals of the Rheumatic Diseases, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339470v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Gilteritinib activity in refractory or relapsed FLT3-mutated acute myeloid leukemia patients previously treated by intensive chemotherapy and midostaurin: a study from the French AML Intergroup ALFA/FILO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519630v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Outcome of Minimal Residual Disease after Hematopoietic Stem Cell Transplantation with Fludarabine, Amsacrine, and Cytosine Arabinoside-Busulfan Conditioning: A Retrospective Monocentric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Meur</w:t>
+                <w:t xml:space="preserve">Marie-Virginie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Plesa</w:t>
+                <w:t xml:space="preserve">Gaëlle Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.38.e1-38.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic myelomonocytic leukemia transdifferentiation landscape: From histiocytosis to blastic plasmacytoid dendritic cell neoplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+                <w:t xml:space="preserve">Brigitte Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Donzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Traverse-Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (8), pp.1343-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.26876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907717v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class I/Class II HLA Evolutionary Divergence Ratio Is an Independent Marker Associated With Disease-Free and Overall Survival After Allogeneic Hematopoietic Stem Cell Transplantation for Acute Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fandrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Daull</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841470⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.4064-4064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04010303v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxolitinib is more effective than other JAK inhibitors to treat VEXAS syndrome: a retrospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Ferrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140 (8), pp.927-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2022016642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of hematopoietic cell transplantation for blastic plasmacytoid dendritic cell neoplasm: conditioning intensity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Martin Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter-Martin Bruch</w:t>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Greinix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.465-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01782-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of acute promyelocytic leukemia based on routine biological parameters using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Class I/Class II HLA Evolutionary Divergence Ratio Is an Independent Marker Associated With Disease-Free and Overall Survival After Allogeneic Hematopoietic Stem Cell Transplantation for Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cheli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280406⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.841470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907070v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04010303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular heterogeneity and measurable residual disease of rare NPM1 mutations in acute myeloid leukemia: a nationwide experience from the GBMHM study group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Flandrin-Gresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (5), pp.1390-1400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of acute promyelocytic leukemia based on routine biological parameters using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Borie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louis Terriou</w:t>
+                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (6), pp.1466-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498358v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+                <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis F. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bidet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Migeon</w:t>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chest, 163 (3), pp.575-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908304v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908739v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
+                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Alcazer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (9), pp.e629. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908718v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azacitidine for patients with Vacuoles, E1 Enzyme, X-linked, Autoinflammatory, Somatic syndrome (VEXAS) and myelodysplastic syndrome: data from the French VEXAS registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Riviere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhavisha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Groarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17893⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481451v1</w:t>
+                <w:t xml:space="preserve">hal-04908739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Chartoire</w:t>
+                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.e629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280949v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Azacitidine for patients with Vacuoles, E1 Enzyme, X-linked, Autoinflammatory, Somatic syndrome (VEXAS) and myelodysplastic syndrome: data from the French VEXAS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Goursaud</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, British Journal of Haematology, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606391v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gerfaud Valentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (13), pp.e139675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908402v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03280949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Grange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382990v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Goursaud</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3682-3684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606389v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eytan M. Stein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
+                <w:t xml:space="preserve">Maxime Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.e522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606393v1</w:t>
+                <w:t xml:space="preserve">hal-04382990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricette Michallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+                <w:t xml:space="preserve">Eytan M. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908088v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927788v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The development of agents targeting the BCR-ABL tyrosine kinase as Philadelphia chromosome-positive acute lymphoblastic leukemia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (11), pp.1061-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2016.1227318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,163 +8270,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary-type acute myeloid leukemia is associated with a higher risk of invasive fungal infection during intensive induction therapy. a correlative study on the ALFA 0702 trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Fenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sobh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th ASH annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orlando (FL), United States. pp.994-994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2025-994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8185,114 +8436,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations d'IDH2 dans la leucémie aigue myéloïde confèrent une sensibilité spécifique à l'inhibition du métabolisme des acides aminés branchés (BCAA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASL018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8439,51 +8690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02900-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bosetta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2025.01.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>