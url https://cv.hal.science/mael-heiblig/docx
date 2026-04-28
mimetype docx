--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,8033 +234,7899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
+                <w:t xml:space="preserve">Metabolism and therapeutic response in acute myeloid leukemia with IDH1/2 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.475-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2025.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395410v1</w:t>
+                <w:t xml:space="preserve">hal-05565072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hunault-Berger</w:t>
+                <w:t xml:space="preserve">Karine Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pautas</w:t>
+                <w:t xml:space="preserve">Éric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+                <w:t xml:space="preserve">Redouane Abouqal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEJM Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (7), pp.EVIDoa2400326. </w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (6), pp.2293-2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162195v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
+                <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adults AML with NUP98 rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chanut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
+                <w:t xml:space="preserve">Benoit Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Berthon</w:t>
+                <w:t xml:space="preserve">Arnaud Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Struski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.37-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.7002-7002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413719v1</w:t>
+                <w:t xml:space="preserve">hal-05413751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Briantais</w:t>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Faucher</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e70156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253512v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+                <w:t xml:space="preserve">Mathilde Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cassinat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (8), pp.1865-1870. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.37-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131491v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
+                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Recher</w:t>
+                <w:t xml:space="preserve">Mathilde Hunault-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pautas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cécile Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
+              <w:t xml:space="preserve">NEJM Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.EVIDoa2400326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413202v1</w:t>
+                <w:t xml:space="preserve">hal-05162195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pautas</w:t>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413706v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of azacitidine for VEXAS syndrome: a large-scale retrospective study from the FRENVEX group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lin-Pierre Zhao</w:t>
+                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (12), pp.1450-1461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028133⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.43-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079306v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory disorders in IDH‐mutated myeloid neoplasms: Characteristics and response to IDH inhibitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin‐pierre Zhao</w:t>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabelle Ruyer‐thompson</w:t>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.e70256. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), pp.1865-1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hem3.70256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547858v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Inflammatory disorders in IDH‐mutated myeloid neoplasms: Characteristics and response to IDH inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin‐pierre Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Ruyer‐thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.e70256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253508v1</w:t>
+                <w:t xml:space="preserve">hal-05547858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pautas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1682-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05413650v1</w:t>
+                <w:t xml:space="preserve">hal-05413706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of azacitidine for VEXAS syndrome: a large-scale retrospective study from the FRENVEX group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin-Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (12), pp.1450-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413216v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and therapeutic response in acute myeloid leukemia with IDH1/2 mutations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2025.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565072v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adults AML with NUP98 rearrangement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.7002-7002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-7002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05413751v1</w:t>
+                <w:t xml:space="preserve">hal-05413650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eymard</w:t>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Louati</w:t>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Noel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Adam</w:t>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (6), pp.2293-2306. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336422v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
+                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Koster</w:t>
+                <w:t xml:space="preserve">Danielle Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurien Baaij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Liver International, 44, pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672729v1</w:t>
+                <w:t xml:space="preserve">hal-04685730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mathian</w:t>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lacombe</w:t>
+                <w:t xml:space="preserve">Linda Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Laurien Baaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
+                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Blood Advances, 8, pp.1444-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888717v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nguyen</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Alexis Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253516v1</w:t>
+                <w:t xml:space="preserve">hal-04888717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gabas</w:t>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691823v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sujobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
+                <w:t xml:space="preserve">Josquin Moraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Claire Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, American Journal of Hematology, 99, pp.1095-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778186v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888392v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mouloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human myeloid differentiation by BMP4 signaling through the VDR pathway in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Byelinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Geistlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41420-024-02090-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of prognostic scores according to WHO classification in 170 patients with advanced mastocytosis and C‐finding treated with midostaurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (11), pp.2127-2139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04902870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685730v2</w:t>
+                <w:t xml:space="preserve">hal-04906810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fandrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.4064-4064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456433v1</w:t>
+                <w:t xml:space="preserve">hal-04356640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Angelino</w:t>
+                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166110v1</w:t>
+                <w:t xml:space="preserve">hal-04355510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355510v1</w:t>
+                <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSC17 score complements genetics and measurable residual disease in acute myeloid leukemia: an ALFA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (15), pp.4024-4034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of tamibarotene, a potent and selective RARα agonist, in combination with azacitidine in patients with relapsed and refractory AML with RARA gene overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eytan Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10428194.2023.2243356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vacuoles to VEXAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (12), pp.3780-3781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/kead392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355381v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.2893-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193759v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiologic implications of elevated prevalence of hereditary alpha-tryptasemia in all mastocytosis subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Polivka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Madrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ballul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Annals of the Rheumatic Diseases, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilteritinib activity in refractory or relapsed FLT3-mutated acute myeloid leukemia patients previously treated by intensive chemotherapy and midostaurin: a study from the French AML Intergroup ALFA/FILO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (1), pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Outcome of Minimal Residual Disease after Hematopoietic Stem Cell Transplantation with Fludarabine, Amsacrine, and Cytosine Arabinoside-Busulfan Conditioning: A Retrospective Monocentric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Plesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.38.e1-38.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic myelomonocytic leukemia transdifferentiation landscape: From histiocytosis to blastic plasmacytoid dendritic cell neoplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Traverse-Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (8), pp.1343-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.26876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lauture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Angelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04906810v1</w:t>
+                <w:t xml:space="preserve">hal-04166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356640v1</w:t>
+                <w:t xml:space="preserve">hal-04907717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxolitinib is more effective than other JAK inhibitors to treat VEXAS syndrome: a retrospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Ferrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140 (8), pp.927-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2022016642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of hematopoietic cell transplantation for blastic plasmacytoid dendritic cell neoplasm: conditioning intensity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter-Martin Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boumendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Greinix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.465-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01782-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class I/Class II HLA Evolutionary Divergence Ratio Is an Independent Marker Associated With Disease-Free and Overall Survival After Allogeneic Hematopoietic Stem Cell Transplantation for Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.841470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04010303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular heterogeneity and measurable residual disease of rare NPM1 mutations in acute myeloid leukemia: a nationwide experience from the GBMHM study group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Flandrin-Gresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (5), pp.1390-1400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of acute promyelocytic leukemia based on routine biological parameters using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (6), pp.1466-1469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2022.280406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis F. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chest, 163 (3), pp.575-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04907717v1</w:t>
+                <w:t xml:space="preserve">hal-04908304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavisha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Groarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908304v1</w:t>
+                <w:t xml:space="preserve">hal-04908739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.e629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908739v1</w:t>
+                <w:t xml:space="preserve">hal-04908718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azacitidine for patients with Vacuoles, E1 Enzyme, X-linked, Autoinflammatory, Somatic syndrome (VEXAS) and myelodysplastic syndrome: data from the French VEXAS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, British Journal of Haematology, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908718v1</w:t>
+                <w:t xml:space="preserve">hal-04481451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azacitidine for patients with Vacuoles, E1 Enzyme, X-linked, Autoinflammatory, Somatic syndrome (VEXAS) and myelodysplastic syndrome: data from the French VEXAS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (13), pp.e139675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.17893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04481451v1</w:t>
+                <w:t xml:space="preserve">inserm-03280949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
+                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280949v1</w:t>
+                <w:t xml:space="preserve">hal-03606391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Goursaud</w:t>
+                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3682-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606391v1</w:t>
+                <w:t xml:space="preserve">hal-04908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
+                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.e522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908402v1</w:t>
+                <w:t xml:space="preserve">hal-04382990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eytan M. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382990v1</w:t>
+                <w:t xml:space="preserve">hal-03606393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
+                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606393v1</w:t>
+                <w:t xml:space="preserve">hal-03606389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Goursaud</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606389v1</w:t>
+                <w:t xml:space="preserve">hal-04908088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908088v1</w:t>
+                <w:t xml:space="preserve">hal-01927788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The development of agents targeting the BCR-ABL tyrosine kinase as Philadelphia chromosome-positive acute lymphoblastic leukemia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (11), pp.1061-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2016.1227318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8270,163 +8136,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary-type acute myeloid leukemia is associated with a higher risk of invasive fungal infection during intensive induction therapy. a correlative study on the ALFA 0702 trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Fahrner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Fahrner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+                <w:t xml:space="preserve">Laurene Fenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Fenwarth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sobh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th ASH annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orlando (FL), United States. pp.994-994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2025-994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8436,114 +8302,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations d'IDH2 dans la leucémie aigue myéloïde confèrent une sensibilité spécifique à l'inhibition du métabolisme des acides aminés branchés (BCAA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASL018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8690,51 +8556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02900-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bosetta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2025.01.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02900-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bosetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2025.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>