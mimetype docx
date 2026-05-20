--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6690 +234,6698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and therapeutic response in acute myeloid leukemia with IDH1/2 mutations</w:t>
+                <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adult acute myeloid leukemia patients with NUP98 rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+                <w:t xml:space="preserve">Benoit Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Bosetta</w:t>
+                <w:t xml:space="preserve">Arnaud Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
+                <w:t xml:space="preserve">Stéphanie Struski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (5), pp.475-490. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2025.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-026-02973-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565072v1</w:t>
+                <w:t xml:space="preserve">hal-05623450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+                <w:t xml:space="preserve">Metabolism and therapeutic response in acute myeloid leukemia with IDH1/2 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eymard</w:t>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Louati</w:t>
+                <w:t xml:space="preserve">Enzo Bosetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Noel</w:t>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Abouqal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.475-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2025.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336422v1</w:t>
+                <w:t xml:space="preserve">hal-05565072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mutational profiling and clinical outcome of adults AML with NUP98 rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Struski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.7002-7002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2025-7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Comont</w:t>
+                <w:t xml:space="preserve">Indications and contraindications to platelet‐rich plasma injections in musculoskeletal diseases in case of infectious, oncological and haematological comorbidities: A 2025 formal consensus from the GRIIP (International Research Group on Platelet Injections)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Abouqal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (6), pp.2293-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ksa.12682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395410v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Berthon</w:t>
+                <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e70156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413719v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+                <w:t xml:space="preserve">Therapy-related core binding factor Acute Myeloid Leukemia – a Study of the french acute leukemia intergroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEJM Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.37-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162195v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 272 (2), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Intermediate-Dose Cytarabine as Postinduction AML Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hunault-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
+              <w:t xml:space="preserve">NEJM Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.EVIDoa2400326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/evidoa2400326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413202v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lebon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey da Rocha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+                <w:t xml:space="preserve">Cecile Pautas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1682-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131491v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory disorders in IDH‐mutated myeloid neoplasms: Characteristics and response to IDH inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Stammler</w:t>
+                <w:t xml:space="preserve">Peter Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Chen</w:t>
+                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
+                <w:t xml:space="preserve">Lin‐pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Ruyer‐thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (11), pp.e70256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hem3.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of midostaurin in younger AML patients intensively treated with high-dose anthracycline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of azacitidine for VEXAS syndrome: a large-scale retrospective study from the FRENVEX group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+                <w:t xml:space="preserve">Maxime Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hunault</w:t>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pautas</w:t>
+                <w:t xml:space="preserve">Lin-Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1682-1682. </w:t>
+              <w:t xml:space="preserve">, 2025, 146 (12), pp.1450-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413706v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of azacitidine for VEXAS syndrome: a large-scale retrospective study from the FRENVEX group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction chemotherapy with a single anthracycline-containing cycle in younger adults with newly diagnosed AML – the french backbone intergroup (BIG)-1 study on behalf of the filo, ALFA, and SFGM-TC study groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kosmider</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lin-Pierre Zhao</w:t>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (12), pp.1450-1461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028133⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.43-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079306v1</w:t>
+                <w:t xml:space="preserve">hal-05413202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Comparison of induction with arsenic trioxide or chemotherapy in a real-world cohort of patients with high-risk acute promyelocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), pp.1865-1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-025-02663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253508v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413650v1</w:t>
+                <w:t xml:space="preserve">hal-05253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413216v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barete</w:t>
+                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685730v2</w:t>
+                <w:t xml:space="preserve">hal-05413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
+                <w:t xml:space="preserve">Histological characterization of liver involvement in systemic mastocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Liver International, 44, pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672729v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
+                <w:t xml:space="preserve">Allogeneic Hematopoietic Cell Transplantation for VEXAS Syndrome: Results of a Multicenter Study of the EBMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurien Baaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Blood Advances, 8, pp.1444-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023012478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888717v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778186v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
+                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691823v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of mammalian target of rapamycin inhibitors in systemic mastocytosis: A nationwide French pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Moraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Bouktit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, American Journal of Hematology, 99, pp.1095-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253516v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253517v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711359v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human myeloid differentiation by BMP4 signaling through the VDR pathway in acute myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Geistlich</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02090-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675664v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prognostic scores according to WHO classification in 170 patients with advanced mastocytosis and C‐finding treated with midostaurin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barete</w:t>
+                <w:t xml:space="preserve">Human myeloid differentiation by BMP4 signaling through the VDR pathway in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Byelinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geistlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27478⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02090-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04902870v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of prognostic scores according to WHO classification in 170 patients with advanced mastocytosis and C‐finding treated with midostaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gourguechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (11), pp.2127-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906810v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04902870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VEXAS: where do we stand 2 years later?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356640v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+                <w:t xml:space="preserve">Mutational Profile and Dynamics of PPM1D -Mutant Clones in the Spectrum of Myeloid Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fandrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.4064-4064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-189428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355510v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Impact of Arsenic Trioxide in the Treatment of Higher Risk Acute Promyelocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.1471-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-174446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456433v1</w:t>
+                <w:t xml:space="preserve">hal-04355510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSC17 score complements genetics and measurable residual disease in acute myeloid leukemia: an ALFA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Figeac</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010155⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106615v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of tamibarotene, a potent and selective RARα agonist, in combination with azacitidine in patients with relapsed and refractory AML with RARA gene overexpression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane Liesveld</w:t>
+                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2243356⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.2893-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182855v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vacuoles to VEXAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (12), pp.3780-3781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/kead392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+                <w:t xml:space="preserve">Use of tamibarotene, a potent and selective RARα agonist, in combination with azacitidine in patients with relapsed and refractory AML with RARA gene overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eytan Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2243356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193759v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemtuzumab Ozogamicin for Patients with Newly Diagnosed CD33 Positive Acute Myeloid Leukemia: Results from a French Retrospective Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-179575⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355381v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiologic implications of elevated prevalence of hereditary alpha-tryptasemia in all mastocytosis subtypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ballul</w:t>
+                <w:t xml:space="preserve">LSC17 score complements genetics and measurable residual disease in acute myeloid leukemia: an ALFA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (15), pp.4024-4034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339470v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Pathophysiologic implications of elevated prevalence of hereditary alpha-tryptasemia in all mastocytosis subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Madrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bulai-Livideanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ballul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519630v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilteritinib activity in refractory or relapsed FLT3-mutated acute myeloid leukemia patients previously treated by intensive chemotherapy and midostaurin: a study from the French AML Intergroup ALFA/FILO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (1), pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-022-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Outcome of Minimal Residual Disease after Hematopoietic Stem Cell Transplantation with Fludarabine, Amsacrine, and Cytosine Arabinoside-Busulfan Conditioning: A Retrospective Monocentric Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.09.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annals of the Rheumatic Diseases, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906736v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic myelomonocytic leukemia transdifferentiation landscape: From histiocytosis to blastic plasmacytoid dendritic cell neoplasm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact on Outcome of Minimal Residual Disease after Hematopoietic Stem Cell Transplantation with Fludarabine, Amsacrine, and Cytosine Arabinoside-Busulfan Conditioning: A Retrospective Monocentric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26876⟩</w:t>
+              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.38.e1-38.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906261v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic myelomonocytic leukemia transdifferentiation landscape: From histiocytosis to blastic plasmacytoid dendritic cell neoplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Traverse-Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (8), pp.1343-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166110v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lauture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Angelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907717v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxolitinib is more effective than other JAK inhibitors to treat VEXAS syndrome: a retrospective multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antibody-based therapy for acute myeloid leukemia: a review of phase 2 and 3 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022016642⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Emerging Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728214.2022.2094365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907677v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of hematopoietic cell transplantation for blastic plasmacytoid dendritic cell neoplasm: conditioning intensity matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hildegard Greinix</w:t>
+                <w:t xml:space="preserve">Ruxolitinib is more effective than other JAK inhibitors to treat VEXAS syndrome: a retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Ferrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01782-z⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (8), pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022016642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922926v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class I/Class II HLA Evolutionary Divergence Ratio Is an Independent Marker Associated With Disease-Free and Overall Survival After Allogeneic Hematopoietic Stem Cell Transplantation for Acute Myeloid Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
+                <w:t xml:space="preserve">Retrospective analysis of hematopoietic cell transplantation for blastic plasmacytoid dendritic cell neoplasm: conditioning intensity matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Martin Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegard Greinix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841470⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01782-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04010303v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular heterogeneity and measurable residual disease of rare NPM1 mutations in acute myeloid leukemia: a nationwide experience from the GBMHM study group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Geay</w:t>
+                <w:t xml:space="preserve">Class I/Class II HLA Evolutionary Divergence Ratio Is an Independent Marker Associated With Disease-Free and Overall Survival After Allogeneic Hematopoietic Stem Cell Transplantation for Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01534-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.841470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907143v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04010303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of acute promyelocytic leukemia based on routine biological parameters using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (6), pp.1466-1469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2022.280406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Terriou</w:t>
+                <w:t xml:space="preserve">Molecular heterogeneity and measurable residual disease of rare NPM1 mutations in acute myeloid leukemia: a nationwide experience from the GBMHM study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Flandrin-Gresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1390-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498358v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Migeon</w:t>
+                <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis F. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chest, 163 (3), pp.575-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908304v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allogenic Stem Cell Transplantation Abrogates Negative Impact on Outcome of AML Patients with KMT2A Partial Tandem Duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908739v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Alcazer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (9), pp.e629. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (13), pp.e139675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908718v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03280949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azacitidine for patients with Vacuoles, E1 Enzyme, X-linked, Autoinflammatory, Somatic syndrome (VEXAS) and myelodysplastic syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, British Journal of Haematology, -, </w:t>
@@ -6949,1184 +6957,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic T cell receptor stimulation unmasks NK receptor signaling in peripheral T cell lymphomas via epigenetic reprogramming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a pathophysiology inspired treatment of VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Carras</w:t>
+                <w:t xml:space="preserve">Bhavisha Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Chartoire</w:t>
+                <w:t xml:space="preserve">Emma Groarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci139675⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03280949v1</w:t>
+                <w:t xml:space="preserve">hal-04908739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Transform an Exceptional Case Report Into a Therapy: Following the Frog Out of the Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.e629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606391v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
+                <w:t xml:space="preserve">The Impact of DNMT3A Status on NPM1 MRD Predictive Value and Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908402v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Therapeutic options in VEXAS syndrome: insights from a retrospective series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile-Audrey Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3682-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020010177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382990v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
+                <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.e522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606393v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Goursaud</w:t>
+                <w:t xml:space="preserve">Initial Results from a Biomarker-Directed Phase 2 Trial of SY-1425, a Potent and Selective RAR alpha Agonist, in Combination with Azacitidine in Relapsed/Refractory Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eytan M. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L. Liesveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-134602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606389v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of DNMT3a Status on Post Induction NPM1 MRD Predictive Value on Survival in Elderly AML Patients Treated Intensively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-141890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908088v1</w:t>
+                <w:t xml:space="preserve">hal-03606389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prognostic Value of Genetic Alterations in Elderly Patients with Acute Myeloid Leukemia: A Single Institution Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labussière-Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927788v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ponatinib evaluation and safety in real-life chronic myelogenous leukemia patients failing more than two tyrosine kinase inhibitors: the PEARL observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The development of agents targeting the BCR-ABL tyrosine kinase as Philadelphia chromosome-positive acute lymphoblastic leukemia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (11), pp.1061-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2016.1227318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8136,163 +8270,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary-type acute myeloid leukemia is associated with a higher risk of invasive fungal infection during intensive induction therapy. a correlative study on the ALFA 0702 trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Fenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sobh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th ASH annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orlando (FL), United States. pp.994-994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2025-994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8302,114 +8436,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations d'IDH2 dans la leucémie aigue myéloïde confèrent une sensibilité spécifique à l'inhibition du métabolisme des acides aminés branchés (BCAA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASL018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8556,51 +8690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02900-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bosetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2025.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02900-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05623450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Struski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02973-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bosetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2025.01.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-7002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eymard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Abouqal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chanut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pautas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/evidoa2400326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pautas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05547858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stammler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin&#8208;pierre Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Ruyer&#8208;thompson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05079306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Pierre Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-43" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05131491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey da Rocha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02663-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685730v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bulai-Livideanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15913" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Baaij" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04691823v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Moraly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Bouktit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zylbersztejn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Byelinska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02090-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04902870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27478" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fandrei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ibrahim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-189428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-174446" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Braun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-179575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead392" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Stein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Botton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Liesveld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2243356" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010155" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339470v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.08.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244552v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01742-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Meur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.09.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Balme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deloire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728214.2022.2094365" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Koster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016642" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Martin Bruch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dietrich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Greinix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01782-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daull" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cheli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lespinasse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Flandrin-Gresta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01534-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Migeon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092272" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280949v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chartoire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci139675" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481451v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17893" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908739v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavisha Patel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groarke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2021.09.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000629" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Goursaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092156" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud Valentin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Durel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010177" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan M. Stein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Liesveld" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-134602" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-141890" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040570" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.08.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796194v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2016.1227318" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fahrner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fenwarth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-994" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04108390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASL018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>