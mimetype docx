--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -109,459 +109,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isoscapes for provenance, mobility and migration: the way forward</w:t>
+                <w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian J Spies</w:t>
+                <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Alblas</w:t>
+                <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barakat</w:t>
+                <w:t xml:space="preserve">Khanh-Vi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Barberena</w:t>
+                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (6), pp.250283. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.250283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426454v1</w:t>
+                <w:t xml:space="preserve">hal-05426370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 yr-old patterns of mobile pastoralism revealed by multiple isotopes and radiocarbon dating of ancient horses from the Mongolian Altai</w:t>
+                <w:t xml:space="preserve">Strontium isoscapes for provenance, mobility and migration: the way forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Maximilian J Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Le Corre</w:t>
+                <w:t xml:space="preserve">Amanda Alblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+                <w:t xml:space="preserve">Sarah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
+                <w:t xml:space="preserve">Ramiro Barberena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322431. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (6), pp.250283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.250283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060604v2</w:t>
+                <w:t xml:space="preserve">hal-05426454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t>
+                <w:t xml:space="preserve">3000 yr-old patterns of mobile pastoralism revealed by multiple isotopes and radiocarbon dating of ancient horses from the Mongolian Altai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Le Corre</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Douville</w:t>
+                <w:t xml:space="preserve">Maël Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh-Vi Tran</w:t>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
+                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426370v1</w:t>
+                <w:t xml:space="preserve">hal-05060604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble machine learning bioavailable strontium isoscape for Eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Laure Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,64 +919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation strontium isotopes and spatial assignment show seasonal mobility in red deer (Cervus elaphus) at Lazaret Cave, France (MIS 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Willmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between strip sampling and laser ablation methods to infer seasonal movements from intra-tooth strontium isotopes profiles in migratory caribou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaughan Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Laure Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pederzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,399 +1428,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to spend the winter? The role of intraspecific competition and climate in determining the selection of wintering areas by migratory caribou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sampling Plants and Malacofauna in 87Sr/86Sr Bioavailability Studies: Implications for Isoscape Mapping and Reconstructing of Past Mobility Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Willmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06668⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.579473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057430v1</w:t>
+                <w:t xml:space="preserve">hal-03518969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Population Density and Environmental Effects on Deer Body Condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Where to spend the winter? The role of intraspecific competition and climate in determining the selection of wintering areas by migratory caribou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (4), pp.512-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jwmg.21862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05057436v1</w:t>
+                <w:t xml:space="preserve">hal-05057430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling Plants and Malacofauna in 87Sr/86Sr Bioavailability Studies: Implications for Isoscape Mapping and Reconstructing of Past Mobility Patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synergistic Population Density and Environmental Effects on Deer Body Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Côté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (5), pp.938-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.579473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.21862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518969v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather conditions and variation in timing of spring and fall migrations of migratory caribou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting changes in the annual movements of terrestrial migratory species: using the first-passage time to document the spring migration of caribou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer Capreolus capreolus paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,64 +2409,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining sulphur and strontium isotopic analysis to recreate Paleolithic reindeer mobility and spatiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Laure Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,77 +2534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining strontium and sulphur isotopic analysis with isoscape modelling to better understand faunal mobility and spatiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Laure Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaughan Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,77 +2816,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur isoscapes and faunal spatial palaeoecology: developing, refining, and applying isoscape-based sulphur analyses to Late Pleistocene fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Laure Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J Spies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wright" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D Cot&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/facets-2024-0180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02318-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42199-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.988837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30222-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06668" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ayotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21862" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.579473" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0019-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J Spies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wright" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D Cot&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/facets-2024-0180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02318-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42199-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.988837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30222-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.579473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ayotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0019-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>