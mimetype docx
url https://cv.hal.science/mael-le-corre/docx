--- v1 (2026-04-02)
+++ v2 (2026-05-18)
@@ -1562,235 +1562,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to spend the winter? The role of intraspecific competition and climate in determining the selection of wintering areas by migratory caribou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic Population Density and Environmental Effects on Deer Body Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (5), pp.938-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.21862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057430v1</w:t>
+                <w:t xml:space="preserve">hal-05057436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Population Density and Environmental Effects on Deer Body Condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where to spend the winter? The role of intraspecific competition and climate in determining the selection of wintering areas by migratory caribou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84 (5), pp.938-947. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (4), pp.512-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jwmg.21862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.06668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057436v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather conditions and variation in timing of spring and fall migrations of migratory caribou</w:t>
               </w:r>
@@ -3106,51 +3106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J Spies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wright" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D Cot&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/facets-2024-0180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02318-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42199-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.988837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30222-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.579473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ayotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0019-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J Spies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wright" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D Cot&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/facets-2024-0180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02318-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42199-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.988837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30222-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.579473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ayotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0019-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>