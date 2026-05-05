--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël Le Treust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-le-treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6806-8592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157418472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit the website:</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/maelletreust/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> earned his Diplôme d’Etude Approfondies (M.Sc.) degree in Optimization, Game Theory & Economics (OJME) from the Université de Paris VI (UPMC), France in 2008 and his Ph.D. degree from the Université de Paris Sud XI in 2011, at the Laboratoire des signaux et systèmes (joint laboratory of CNRS, Supélec, Université de Paris Sud XI) in Gif-sur-Yvette, France. Since 2013, he is a CNRS researcher at ETIS laboratory (CNRS, ENSEA, Université de Cergy-Pontoise) in Cergy, France. In 2012, he was a post-doctoral researcher at the Institut d'électronique et d'informatique Gaspard Monge (Université Paris-Est) in Marne-la-Vallée, France. In 2012-2013, he was a post-doctoral researcher at the Centre Énergie, Matériaux et Télécommunication (Université INRS ) in Montréal, Canada. From 2008 to 2012, he was a Math T.A. at the Université de Paris I (Panthéon-Sorbonne), Université de Paris VI (UPMC) and Université Paris Est Marne-la-Vallée, France. His research interests are information theory, game theory and wireless communications.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasearch Interests</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Empirical Coordination,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shannon Theory,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game Theory,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wireless Communications,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Repeated Game with Imperfect Monitoring,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source and Channel Coding,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Layer Security.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Additivity of Optimal Rates for Independent Zero-Error Source and Channel Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2025.3639292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Slicing: Is It Worth Regulating in a Network Neutrality Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2024.102422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Information Design in Zero-Error Coding for Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26040338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Successive Refinement With Interdependent Decoders Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.699 - 710. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsait.2023.3245678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Leakage and Coordination With Causal State Knowledge at the Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.805 - 823. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tit.2020.3036987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Leakage and Coordination with Causal State Knowledge at the Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958310v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coordination of signals and actions over noisy channels with two-sided state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R. Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (8), pp.4681-4708. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2984345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasion with limited communication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633656v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation for Secure HARQ Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Labeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Empirical Coordination of Source and Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2714682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Cross-Packet HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Benyouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pierre-Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation for Incremental Redundancy Secure HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mheich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2514284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Monitoring Structures with Resilient Encoders. Application to Repeated Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.38-67. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0058-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repeated Game Formulation of Energy-Efficient Decentralized Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (9), pp. 2860 - 2869 ISSN : 1536-1276. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.072610.091472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Estimation Cost Strategy for Witsenhausen Counterexample with Causal Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2025 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ann Arbor, MI, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Optimal Strategy for Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Vector-Valued Witsenhausen Counterexamples with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2024 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW61385.2024.10806960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Gaussian Strategies for Vector-valued Witsenhausen Counterexample with Non-causal State Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Converse Bound on the Mismatched Distortion-Rate Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2024 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Coding with Causal Encoder for Vector-Valued Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2024 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.3255-3260, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Zero-Error Coding for Computing under Pairwise Shared Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2023 - Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Saint Malo, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal zéro-erreur pour le calcul de fonction avec information adjacente partagée deux à deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, GRENOBLE, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2023 - 31st International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University, Oct 2023, Stony Brook, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Graph Entropy, AND Product, and Disjoint Union of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2023 - International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taipei (Taiwan), Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Cost-Dependent Decoders via the Gray-Wyner Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22521.95848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de source zéro-erreur pour un réseau de Gray-Wyner lorsque l'information adjacente peut être présente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication via Cascade Multiple-Description Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Monticello ( Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-error source coding when side information may be present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZS 2022 - International Zurich Seminar on Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Zurich, Switzerland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Successive Refinement Coding for Bayesian Persuasion with Two Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-to-Point Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ITW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Decoder Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Private Observation in the Bayesian Persuasion Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corsica, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Random Variable Estimation is not Optimal for the Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias J Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Length Coding for Zero-Error Channel Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2020 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, United States. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-to-Point Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ITW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Riva del Garda (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'estimation de l'état de canal et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Lille 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Coding with Causal Decoder for Vector-valued Witsenhausen Counterexample Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Designs for Vector-valued Witsenhausen Counterexample Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monticello, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Coordination with State Information at the Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Zurich Seminar on Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasion Bayésienne pour la Coordination Stratégique d'Appareils Autonomes ayant des Objectifs Non-Alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar codes for empirical coordination over noisy channels with strictly causal encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Coordination of Signals and Actions over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Design for Strategic Coordination of Autonomous Devices with Non-Aligned Utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical coordination, state masking and state amplification: Core of the decoder's knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2016 International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Coding for Empirical Coordination of Signals and Actions over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coding/Decoding for Multi-message HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Benyouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Coordination with Two-Sided State Information and Correlated Source and State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Coordination with Channel Feedback and Strictly Causal or Causal Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'appareils autonomes dans un réseau décentralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-adaptive Secure HARQ Protocol for Block-Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mheich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.session WE-L08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between channel state and information source with empirical coordination constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hobart, Australia. pp.272 - 276, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2014.6970835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy & Rate Adaptation for secure HARQ protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Labeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sevilla, Spain. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2013.6691223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 First International Black Sea Conference on Communications and Networking (BlackSeaCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Source Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux stochastiques et contrôle de puissance distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Game Formulation of Energy-Efficient Power Control: Equilibrium Utilities and Practical Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of re-establishing perfect, almost perfect or public monitoring in games with arbitrary monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM International Workshop on Game Theory in Communication Networks,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Achievable Rate Region for the Broadcast Wiretap Channel with Asymmetric Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, United States. pp.DOI: 10.1109/Allerton.2011.6120151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage games in small cells networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network and MobileSummit 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Italy. pp.ISBN: 978-1-905824-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de puissance dynamique pour les communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit cooperation in distributed energy-efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Communications, Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cyprus. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne pour le contrôle de puissance décentralisé efficace énergétiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de puissance distribué efficace énergétiquement et jeux répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sharing Games on the Interference Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turkey. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Coordination for Distributed Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated communication with coarse messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Estimation Trade-off of Vector-valued Witsenhausen Counterexample with Causal Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Side Information at the Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Limits of Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Theorems for Empirical Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, jeux répétés avec observation imparfaite et réseaux de communication décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PA112269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00656783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et Communication Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël Le Treust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-le-treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6806-8592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157418472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit the website:</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/maelletreust/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> earned his Diplôme d’Etude Approfondies (M.Sc.) degree in Optimization, Game Theory & Economics (OJME) from the Université de Paris VI (UPMC), France in 2008 and his Ph.D. degree from the Université de Paris Sud XI in 2011, at the Laboratoire des signaux et systèmes (joint laboratory of CNRS, Supélec, Université de Paris Sud XI) in Gif-sur-Yvette, France. Since 2013, he is a CNRS researcher at ETIS laboratory (CNRS, ENSEA, Université de Cergy-Pontoise) in Cergy, France. In 2012, he was a post-doctoral researcher at the Institut d'électronique et d'informatique Gaspard Monge (Université Paris-Est) in Marne-la-Vallée, France. In 2012-2013, he was a post-doctoral researcher at the Centre Énergie, Matériaux et Télécommunication (Université INRS ) in Montréal, Canada. From 2008 to 2012, he was a Math T.A. at the Université de Paris I (Panthéon-Sorbonne), Université de Paris VI (UPMC) and Université Paris Est Marne-la-Vallée, France. His research interests are information theory, game theory and wireless communications.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasearch Interests</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Empirical Coordination,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shannon Theory,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game Theory,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wireless Communications,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Repeated Game with Imperfect Monitoring,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source and Channel Coding,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Layer Security.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Additivity of Optimal Rates for Independent Zero-Error Source and Channel Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2025.3639292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bregman proximal gradient method for linear optimization under entropic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Briceño-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2506.10849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Slicing: Is It Worth Regulating in a Network Neutrality Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2024.102422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Information Design in Zero-Error Coding for Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26040338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Successive Refinement With Interdependent Decoders Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.699 - 710. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsait.2023.3245678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Leakage and Coordination With Causal State Knowledge at the Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.805 - 823. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tit.2020.3036987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Leakage and Coordination with Causal State Knowledge at the Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958310v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coordination of signals and actions over noisy channels with two-sided state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R. Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (8), pp.4681-4708. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2984345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasion with limited communication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633656v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation for Secure HARQ Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Labeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Empirical Coordination of Source and Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2714682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Cross-Packet HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Benyouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pierre-Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation for Incremental Redundancy Secure HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mheich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2514284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Monitoring Structures with Resilient Encoders. Application to Repeated Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.38-67. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0058-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repeated Game Formulation of Energy-Efficient Decentralized Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (9), pp. 2860 - 2869 ISSN : 1536-1276. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.072610.091472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Estimation Cost Strategy for Witsenhausen Counterexample with Causal Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2025 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ann Arbor, MI, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Optimal Strategy for Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Gaussian Strategies for Vector-valued Witsenhausen Counterexample with Non-causal State Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Vector-Valued Witsenhausen Counterexamples with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2024 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW61385.2024.10806960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Converse Bound on the Mismatched Distortion-Rate Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2024 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Coding with Causal Encoder for Vector-Valued Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2024 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.3255-3260, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Zero-Error Coding for Computing under Pairwise Shared Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2023 - Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Saint Malo, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal zéro-erreur pour le calcul de fonction avec information adjacente partagée deux à deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, GRENOBLE, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Graph Entropy, AND Product, and Disjoint Union of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2023 - International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taipei (Taiwan), Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2023 - 31st International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University, Oct 2023, Stony Brook, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Cost-Dependent Decoders via the Gray-Wyner Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22521.95848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de source zéro-erreur pour un réseau de Gray-Wyner lorsque l'information adjacente peut être présente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication via Cascade Multiple-Description Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Monticello ( Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-error source coding when side information may be present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZS 2022 - International Zurich Seminar on Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Zurich, Switzerland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Successive Refinement Coding for Bayesian Persuasion with Two Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-to-Point Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ITW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Decoder Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Private Observation in the Bayesian Persuasion Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Bou Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corsica, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Random Variable Estimation is not Optimal for the Witsenhausen Counterexample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias J Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Length Coding for Zero-Error Channel Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2020 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, United States. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-to-Point Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ITW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Riva del Garda (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'estimation de l'état de canal et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Lille 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Coding with Causal Decoder for Vector-valued Witsenhausen Counterexample Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Designs for Vector-valued Witsenhausen Counterexample Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monticello, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Coordination with State Information at the Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Zurich Seminar on Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasion Bayésienne pour la Coordination Stratégique d'Appareils Autonomes ayant des Objectifs Non-Alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar codes for empirical coordination over noisy channels with strictly causal encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Coordination of Signals and Actions over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu R Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Design for Strategic Coordination of Autonomous Devices with Non-Aligned Utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical coordination, state masking and state amplification: Core of the decoder's knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2016 International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Coding for Empirical Coordination of Signals and Actions over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cervia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coding/Decoding for Multi-message HARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Benyouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Coordination with Two-Sided State Information and Correlated Source and State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Coordination with Channel Feedback and Strictly Causal or Causal Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'appareils autonomes dans un réseau décentralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-adaptive Secure HARQ Protocol for Block-Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mheich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.session WE-L08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between channel state and information source with empirical coordination constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hobart, Australia. pp.272 - 276, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2014.6970835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy & Rate Adaptation for secure HARQ protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Szczecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Labeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sevilla, Spain. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2013.6691223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 First International Black Sea Conference on Communications and Networking (BlackSeaCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Source Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux stochastiques et contrôle de puissance distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of re-establishing perfect, almost perfect or public monitoring in games with arbitrary monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM International Workshop on Game Theory in Communication Networks,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Game Formulation of Energy-Efficient Power Control: Equilibrium Utilities and Practical Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Achievable Rate Region for the Broadcast Wiretap Channel with Asymmetric Side Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, United States. pp.DOI: 10.1109/Allerton.2011.6120151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de puissance dynamique pour les communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage games in small cells networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network and MobileSummit 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Italy. pp.ISBN: 978-1-905824-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit cooperation in distributed energy-efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Communications, Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cyprus. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne pour le contrôle de puissance décentralisé efficace énergétiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de puissance distribué efficace énergétiquement et jeux répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sharing Games on the Interference Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turkey. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Coordination for Distributed Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated communication with coarse messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Estimation Trade-off of Vector-valued Witsenhausen Counterexample with Causal Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Oechtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Communication with Side Information at the Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Limits of Strategic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tomala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Theorems for Empirical Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, jeux répétés avec observation imparfaite et réseaux de communication décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PA112269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00656783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et Communication Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FDD2DB2"/>
+    <w:nsid w:val="E420F103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="382A6118"/>
+    <w:nsid w:val="0CD85A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-le-treust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6806-8592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157418472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/maelletreust/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05401169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3639292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bou Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsait.2023.3245678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.3036987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958310v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cervia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R. Bloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2984345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633656v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tomala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404320v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Labeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2714682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benyouss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pierre-Doray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2514284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744802v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0058-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.072610.091472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Oechtering" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806960" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901563v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22521.95848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793920v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290860v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223047v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J Oechtering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00407933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bennis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647458v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357222v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112269" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-le-treust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6806-8592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157418472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/maelletreust/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05401169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3639292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brice&#241;o-Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.10849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bou Rouphael" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsait.2023.3245678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R Bloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.3036987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958310v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cervia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luzzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R. Bloch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2984345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633656v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tomala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404320v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Labeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2714682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benyouss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pierre-Doray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2514284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744802v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0058-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.072610.091472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Oechtering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901563v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22521.95848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793920v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290860v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223047v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J Oechtering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00407933v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bennis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647458v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357222v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112269" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>