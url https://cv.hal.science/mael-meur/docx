--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -1298,51 +1298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B31CB5"/>
+    <w:nsid w:val="321AC8BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A9D906F"/>
+    <w:nsid w:val="32BB7724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>