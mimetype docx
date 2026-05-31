--- v2 (2026-05-01)
+++ v3 (2026-05-31)
@@ -236,792 +236,1081 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faire l’histoire de la catégorie des publics détenus analphabètes dans l’enseignement en milieu pénitentiaire ?</w:t>
+                <w:t xml:space="preserve">Au FIL du FLE : Enjeux et ancrages d’un parcours de master MEEF Pratiques et Ingénierie de la Formation en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE. Ancrages historiques, problématiques actuelles et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de didactique du français langue étrangère - Asdifle; Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434020v1</w:t>
+                <w:t xml:space="preserve">hal-05613964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès de personnes détenues francophones et allophones faiblement lettrées : la question du consentement en recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Les autres ils ont parlé bien ? ». Paroles fugaces et transformation de la relation d’enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04697352v1</w:t>
+              <w:t xml:space="preserve">Colloque "Parole Contrainte Prison"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LHUMAIN, Université Paul Valéry Montpellier 3, Mar 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions d'une doctorante sur la notion de « réflexivité éthique » en didactique des langues : une question de reliance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inclusion d’une population détenue en recherche : des vulnérabilités situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHUMAINE</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Inclusion et situations de vulnérabilité en contexte éducatif pluriel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ELLIADD, Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140320v1</w:t>
+                <w:t xml:space="preserve">hal-05063009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De route, du devoir et parfois d’infortune. La direction des écritures en recherche doctorale, une forme de compagnonnage scientifique ?. La thèse, quelles directions de recherche, dans sa recherche, pour ses recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Karine Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des doctorants du laboratoire EMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre de la colonisation dans l’enseignement du français aux « analphabètes » en milieu pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des jeunes chercheur.es en histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIHFLES, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves allophones sont-ils des élèves à besoin éducatif particulier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Karine Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Aifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Epistémologie(s) des recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA EA 4507, Jan 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les autres ils ont parlé bien ? ». Paroles fugaces et transformation de la relation d’enquête.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pourquoi faire l’histoire de la catégorie des publics détenus analphabètes dans l’enseignement en milieu pénitentiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Parole Contrainte Prison"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05063007v1</w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ea1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion d’une population détenue en recherche : des vulnérabilités situées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquêter auprès de personnes détenues francophones et allophones faiblement lettrées : la question du consentement en recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Meur</w:t>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Inclusion et situations de vulnérabilité en contexte éducatif pluriel"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05063009v1</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quelles relations entre recherches et interventions en didactique du FLE ?, 76, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectre de la colonisation dans l’enseignement du français aux « analphabètes » en milieu pénitentiaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réflexions d'une doctorante sur la notion de « réflexivité éthique » en didactique des langues : une question de reliance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des jeunes chercheur.es en histoire du français langue étrangère et seconde</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-04737543v1</w:t>
+              <w:t xml:space="preserve">LHUMAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interroger l’inclusion scolaire des élèves allophones nouvellement arrivés. Une réflexion au prisme d’un dispositif expérimental « UPE2A-ULIS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Karine Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chischportich Joanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruley C.; Cadet L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le FLE/S. Ingénieries, Littératie, Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2024, 978-2-87574-800-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interroger l'inclusion scolaire des élèves allophones nouvellement arrivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Meur</w:t>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Cadet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Chischportich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-393, 2024, 978-2-87574-800-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1031,98 +1320,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors-la-loi et &amp;quot;Hors-la-langue&amp;quot; : de l'instruction primaire à l'enseignement en milieu pénitentiaire des &amp;quot;analphabètes&amp;quot;, &amp;quot;illettrés&amp;quot; et &amp;quot;non francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1132,105 +1421,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'objet langue-culture en contexte d'insertion : étude de quelques discours d'enseignants exerçant en maison d'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Karine Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02971708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1298,51 +1587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="321AC8BF"/>
+    <w:nsid w:val="B76FB570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32BB7724"/>
+    <w:nsid w:val="666E4344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1680,51 +1969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1073-8541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ea1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02971708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1073-8541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ea1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chischportich Joanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02971708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>