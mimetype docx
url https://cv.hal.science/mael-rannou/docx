--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël CZORNYJ RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAC25A6F"/>
+    <w:nsid w:val="420A1923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF763C12"/>
+    <w:nsid w:val="8D421EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -786,39 +786,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Maël RANNOU</dc:title>
+  <dc:title>Maël CZORNYJ RANNOU</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>