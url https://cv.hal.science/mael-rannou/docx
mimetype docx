--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël CZORNYJ RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël CZORNYJ RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="420A1923"/>
+    <w:nsid w:val="1DD21451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D421EF7"/>
+    <w:nsid w:val="8068E37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>