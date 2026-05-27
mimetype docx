--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël CZORNYJ RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maël CZORNYJ RANNOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mael-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3602-0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en Sciences de l'Information et de la Communication (Université de Versailles Saint-Quentin en Yvelines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservateur territorial des bibliothèques (INET), Directeur des bibliothèques de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Directeur de la lecture publique et des transmissions à la Cité internationale de la bande dessinée et de l'image (Angoulême, 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur et rédacteur indépendant (Les Cahiers de la BD, Bodoï, Images Doc, Du9, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écocritique, un concept pour lier environnement et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autrices franco-québécoises : itinéraires croisés de Julie Delporte et de Mirion Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Doucet: Traverser les Frontières. Influences internationales d’une autrice québécoise majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ijcs-2024-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas, Charles Mercier et Yann Raison du Cleuziou (dir.), De la Bonne Presse à Bayard : 150 ans d’histoire d’un groupe de presse et d’édition catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15jv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On n’avait pas l’impression de travailler à la mine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chatterton : un chat noir dans le labyrinthe des contes et des éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barcelo-Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IN VIVO : Réécriture, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202510199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de bande dessinée québécoise au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et les fanzines ? », quand un journal à grande diffusion nous parle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier pour diffuser la parole : Jack T. Chick, évangélisme trash et diffusion DIY à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits &amp; gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert, La fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotique sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delporte et Malle, deux regards queers en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23-24, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okapi et Astrapi : précurseurs inattendus de la bande dessinée alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone en bande dessinée, des approches contraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC ALEXANDRE FAVEREAU-ABDALLAH, Responsable des politiques de développement des publics et d’accueil des publics du champ social, service des bibliothèques et du livre de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Eyméoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers Les Nombrils universels : transformations et marqueurs d’une série québécoise en Europe francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104241ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanzines et bibliothèques en France : une relation contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pow Pow, itinéraire d’un éditeur quadricéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rfhl143_71-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1104231ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman graphique en bibliothèque, une erreur indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMSBECK Florence & CASSIAU-HAURIE Christophe, La bande dessinée du réel : Une nouvelle forme de journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande-dessiner avant de savoir lire, une exploration d’archives personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel et les autres, ou la colonisation d’une espace vierge. Autour d’une planche extraite de l’ouvrage La Petite Russie de Francis Desharnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Vincent Chabault, Le livre d'occasion, sociologie d'un commerce en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie BOURDAA (2021), Les fans. Publics actifs et engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel SEGRÉ (2020), Les fans, une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-21, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis la table à dessin : transmettre la science du côté des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/af29445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rancourt, après Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2.1), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v19i2.4132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée québécoise : historiographie d’un champ sous double influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et bande dessinée, N° 53 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prix de la critique ACBD de la bande dessinée québécoise : construction, limites et réceptions d'un objet contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prix : querelles et consécrations, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée argentine et la politique, autour d'un malentendu. Entretien avec Latino Imparato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titeuf, de l’interdit au classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bédéphile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture manga. Origines et influences de la bande dessinée japonaise », de Bounthavy Suvilay, par Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Bibliothèque de l'Assemblée nationale du Québec met en avant ses caricaturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers Nickelés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire et militant, en même temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vert-ueuses bibliothèques, 102-103, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cases-pixels : une histoire de la BD numérique en France de Julien Baudry Presses universitaires François-Rabelais, 2018 Collection « Iconotextes » ISBN 978-2-86906-670-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée durant le Printemps érable (2012), un outil de diffusion et de mobilisation pour une lutte en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (35), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 de Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égouttoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gorgonzola, 9782490342037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pif Gadget et le communisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PLG, 2022, Mémoire vive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabcaro sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Singly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 pieds sous terre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : être bibliothécaire à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Bats; Marie D. Martel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les bibliothèques du monde : lectures critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-125, 2025, La Numérique, 978-2-37546-192-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Yvette Lapointe à Zviane : les femmes dans la création de BD au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille de Singly; Marys René Hertiman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire un matrimoine de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel; Presses universitaires de Paris Nanterre, pp.54-75, 2024, 978-2-37896-467-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14flf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-123, 2023, 9782375461723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un support à l’autre, usage et réusage des strips de Pif le chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pif le chien - Esthétique, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inachevé à l’oeuvre, tentative de typologie des bandes dessinées inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Deloignon; Joseph Béhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclat, revue annuel de l'atelier d'illustration de la HEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égozine, l'intime ultime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloignon, Olivier; Dégé, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas vu, pas pris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">–zeug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pas vu, pas pris, 979-10-95902-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée québécoise et ses liens avec l'Europe francophone : une histoire artistique et critique encore à établir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Hojlo. Second souffle, bande dessinée alternative (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD21451"/>
+    <w:nsid w:val="1DEE6D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8068E37C"/>
+    <w:nsid w:val="32EF02EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mael-rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3602-0022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115189ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs-2024-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jv2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barcelo-Hermant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202510199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115187ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Enriquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Eym&#233;oud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denanc&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sirat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104241ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_71-82" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104231ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9420" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v19i2.4132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legouttoir.free.fr/albums/gorgonzola/06_definirlefanzine.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/29320" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14flf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/18257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zeug.fr/shop/pas-vu-pas-pris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>