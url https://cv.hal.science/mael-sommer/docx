--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -612,1402 +612,1527 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOURCEFULNESS FOR SUSTAINABLE ENTREPRENEURSHIP: A REVIEW AND RESEARCH AGENDA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les limites de l'action collective environnementale au prisme de l'entrepreneurial resourcefulness : comprendre pour agir en milieu TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redouane Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXXIX - Responsible Entrepreneurship &amp; Technology Combining the local and the global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSB, Nov 2025, ENSCHEDE, Netherlands</w:t>
+              <w:t xml:space="preserve">CIEEIA Congrès International sur l'Entrepreneuriat et les Écosystèmes d'Innovation en Afrique: Entrepreneuriat frugal, durable et inclusif : Écosystèmes en transition et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSECT-Université de Tunis, le Laboratoire LARIME, May 2026, SOUSSE, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399396v1</w:t>
+                <w:t xml:space="preserve">hal-05622856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat Durable et contraintes de ressources : Apports et perspectives de l’Entrepreneurial Resourcefulness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">RESOURCEFULNESS FOR SUSTAINABLE ENTREPRENEURSHIP: A REVIEW AND RESEARCH AGENDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation: L’entrepreneuriat face aux transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEI, Jun 2025, AIX -EN -PROVENCE, France</w:t>
+              <w:t xml:space="preserve">RENT XXXIX - Responsible Entrepreneurship &amp; Technology Combining the local and the global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSB, Nov 2025, ENSCHEDE, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136982v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise écologique et collective resourcefulness en milieu TPE : comment faire plus ou mieux avec peu ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneuriat Durable et contraintes de ressources : Apports et perspectives de l’Entrepreneurial Resourcefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Karar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSA Université Laval, Oct 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation: L’entrepreneuriat face aux transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Jun 2025, AIX -EN -PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782119v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychological microfoundations of corporate environmental responsability: attitudes and motivations of farmers faced with the challenge of agro-ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise écologique et collective resourcefulness en milieu TPE : comment faire plus ou mieux avec peu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">17ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSA Université Laval, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805023v1</w:t>
+                <w:t xml:space="preserve">hal-04782119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fondations des environnements capacitants : le cas de collectifs d’agriculteurs en transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The psychological microfoundations of corporate environmental responsability: attitudes and motivations of farmers faced with the challenge of agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201461v1</w:t>
+                <w:t xml:space="preserve">hal-04805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et exigences du métier d’agriculteur engagé dans la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-fondations des environnements capacitants : le cas de collectifs d’agriculteurs en transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201464v1</w:t>
+                <w:t xml:space="preserve">hal-04201461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies Collectives en TPE et Resourcefulness : un nouvel éclairage sur l’ambivalence de leurs effets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leyronas</w:t>
+                <w:t xml:space="preserve">Ressources et exigences du métier d’agriculteur engagé dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201460v1</w:t>
+                <w:t xml:space="preserve">hal-04201464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle sécurisant et capacitant des collectifs de TPE en transition écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Sommer</w:t>
+                <w:t xml:space="preserve">Stratégies Collectives en TPE et Resourcefulness : un nouvel éclairage sur l’ambivalence de leurs effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867681v1</w:t>
+                <w:t xml:space="preserve">hal-04201460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification de groupe ISO 14001 et gestion des problèmes de durabilité en petite entreprise : une analyse lexicale du discours des agriculteurs</w:t>
+                <w:t xml:space="preserve">Le rôle sécurisant et capacitant des collectifs de TPE en transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de l'ADERSE "Data et RSE : Nouveaux enjeux pour le management ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evry, France</w:t>
+              <w:t xml:space="preserve">16ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791169v1</w:t>
+                <w:t xml:space="preserve">hal-03867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la créativité : revisite de la méthode de cubification en contexte distanciel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mael Sommer</w:t>
+                <w:t xml:space="preserve">Certification de groupe ISO 14001 et gestion des problèmes de durabilité en petite entreprise : une analyse lexicale du discours des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème atelier AUNEGe de recherche "Pédagogie Numérique en Economie-Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUNEGe : Association des Universités pour le développement de l’enseignement numérique en Economie et Gestion, Nov 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17. Congrès de l'ADERSE "Data et RSE : Nouveaux enjeux pour le management ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028481v1</w:t>
+                <w:t xml:space="preserve">hal-03791169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile gestion constructive des tensions de la durabilité en petite entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Sommer</w:t>
+                <w:t xml:space="preserve">Former à la créativité : revisite de la méthode de cubification en contexte distanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Teresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2ème atelier AUNEGe de recherche "Pédagogie Numérique en Economie-Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUNEGe : Association des Universités pour le développement de l’enseignement numérique en Economie et Gestion, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791184v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de management collectifs et gestion des paradoxes de la durabilité en petites entreprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Sommer</w:t>
+                <w:t xml:space="preserve">La difficile gestion constructive des tensions de la durabilité en petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence Annuelle de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812181v1</w:t>
+                <w:t xml:space="preserve">hal-03791184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de management collectifs et gestion des paradoxes de la durabilité en petites entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier (UM). FRA.; Montpellier Business School. FRA., Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. Conférence Annuelle de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737773v1</w:t>
+                <w:t xml:space="preserve">hal-01812181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de management collectifs et durabilité des petites entreprises : une approche fondée sur les paradoxes</w:t>
+                <w:t xml:space="preserve">Systèmes de management collectifs et gestion des paradoxes de la durabilité en petites entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD). FRA.; Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., Jul 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">27. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier (UM). FRA.; Montpellier Business School. FRA., Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739868v1</w:t>
+                <w:t xml:space="preserve">hal-02737773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de management collectifs et durabilité des petites entreprises : une approche fondée sur les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">11. Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD). FRA.; Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., Jul 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de management collectifs et durabilité des petites entreprises : une approche fondée sur les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,51 +2142,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET MENTAGRO - Santé mentale des agriculteurs en transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2096,65 +2221,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Gestion et des Transitions Organisationnelles. 2023, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2301,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088331ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03661183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Karar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teresi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088331ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03661183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Karar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teresi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>