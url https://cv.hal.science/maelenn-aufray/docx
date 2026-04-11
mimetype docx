--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,5543 +368,5677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal laminates based on waterborne epoxy varnishes - chemical interactions and effect on fatigue crack growth kinetics</w:t>
+                <w:t xml:space="preserve">Influence of a SiC-reinforced sealant on the static and fatigue strengths of bolted-sealed double-lap aluminum joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Säckl</w:t>
+                <w:t xml:space="preserve">Minh-Nhat To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Riedl</w:t>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Duchoslav</w:t>
+                <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
+                <w:t xml:space="preserve">Bouchra Hassoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.109104. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 149, pp.104318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PORGCOAT.2025.109104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2026.104318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403812v1</w:t>
+                <w:t xml:space="preserve">hal-05585453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of adhesive debonding in three-point bending tests using boundary element methods: Coupled criterion versus interface damage model</w:t>
+                <w:t xml:space="preserve">Metal laminates based on waterborne epoxy varnishes - chemical interactions and effect on fatigue crack growth kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Gustavo Ferreira Cordeiro</w:t>
+                <w:t xml:space="preserve">Gary Säckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Birro</w:t>
+                <w:t xml:space="preserve">Gabriel Riedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Quispe Rodriguez</w:t>
+                <w:t xml:space="preserve">Jiri Duchoslav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Lima de Albuquerque</w:t>
+                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Silveira Campos</w:t>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180, pp.106474. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.109104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2025.106474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.PORGCOAT.2025.109104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280081v1</w:t>
+                <w:t xml:space="preserve">hal-05403812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for the interfacial stress and energy release rate at failure initiation of the three-point bending test (ISO 14679:1997)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of adhesive debonding in three-point bending tests using boundary element methods: Coupled criterion versus interface damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Gustavo Ferreira Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Birro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quispe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Lima de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Silveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2024.2359264⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.106474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2025.106474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828397v1</w:t>
+                <w:t xml:space="preserve">hal-05280081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer distribution in bolted-sealed joints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical solution for the interfacial stress and energy release rate at failure initiation of the three-point bending test (ISO 14679:1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thiago Birro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (20), pp.3876-3919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2024.2303455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2024.2359264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402018v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of self-assembled monolayers on the practical adhesion of a cataphoretic paint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load transfer distribution in bolted-sealed joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Nhat To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rougier</w:t>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roizard</w:t>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Hassoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2023.2230648⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2024.2303455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224566v1</w:t>
+                <w:t xml:space="preserve">hal-04402018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical primers and paints used for aeronautical protection and colouring during WWII: A multi-techniques approach on archaeological parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Velino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of self-assembled monolayers on the practical adhesion of a cataphoretic paint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Touyeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Fritah</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.369-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2023.2230648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023569v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for evaluating the mechanical performances of a bonded assembly through complementary mechanical tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Layec</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2023.2256675⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.11342-11352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295682v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of roughness parameters on adherence using the three-point bending test (ISO 14679:1997)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Paroissien</w:t>
+                <w:t xml:space="preserve">Methodology for evaluating the mechanical performances of a bonded assembly through complementary mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 99 (3), pp.492-517. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2021.2024808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2023.2256675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538968v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Epoxy Structure on Properties of Waterborne Coatings and Electrical Steel Laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
+                <w:t xml:space="preserve">On the effect of roughness parameters on adherence using the three-point bending test (ISO 14679:1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Birro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pugstaller</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14081556⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (3), pp.492-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2021.2024808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727754v1</w:t>
+                <w:t xml:space="preserve">hal-03538968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Waterborne Epoxy/Dicyandiamide Varnishes with Metal Oxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Effect of Epoxy Structure on Properties of Waterborne Coatings and Electrical Steel Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pugstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot M. Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Haselgrübler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oliver Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (11), pp.2226. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14112226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14081556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727716v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of infrared radiation on the mechanical properties of an epoxy-amine adhesive using a Central Composite Design method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interaction of Waterborne Epoxy/Dicyandiamide Varnishes with Metal Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Säckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Duchoslav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pugstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Marchfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Genty</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaus Haselgrübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102990⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14112226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727739v1</w:t>
+                <w:t xml:space="preserve">hal-03727716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new surface treatments for the adhesive bonding of aluminum surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of infrared radiation on the mechanical properties of an epoxy-amine adhesive using a Central Composite Design method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tingaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 117, pp.103006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103006⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 112, pp.102990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728799v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flax fibers on epoxide-amine composites: Energetics of interphase formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of new surface treatments for the adhesive bonding of aluminum surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.103006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727296v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of interface failure behaviour for brittle adhesive using the three-point bending test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of flax fibers on epoxide-amine composites: Energetics of interphase formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandy Canavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102891⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254, pp.125047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274744v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of flax fibers on network formation of DGEBA/DETA matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2020.1736454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138377v1</w:t>
+                <w:t xml:space="preserve">hal-02533826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flax fibers on network formation of DGEBA/DETA matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of Hybrid Sol-Gel Crosslinker on Self-Healing Properties for Multifunctional Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09276440.2020.1736454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02533826v1</w:t>
+                <w:t xml:space="preserve">hal-03714609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hybrid Sol-Gel Crosslinker on Self-Healing Properties for Multifunctional Coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Assessment of interface failure behaviour for brittle adhesive using the three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Birro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14185382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714609v1</w:t>
+                <w:t xml:space="preserve">hal-03274744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of amine-metal reaction in epoxy systems: An in situ calorimetry study of the interphase formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Fritah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095492v1</w:t>
+                <w:t xml:space="preserve">hal-03138377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology based on the coupled criterion for the assessment of adhesive-to-adherend interface crack initiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Direct evidence of amine-metal reaction in epoxy systems: An in situ calorimetry study of the interphase formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.105769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2020.102664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02877747v1</w:t>
+                <w:t xml:space="preserve">hal-03095492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Finite Element Analysis Method to Study the 3-point Bending Test for the Characterization of the Adherence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A methodology based on the coupled criterion for the assessment of adhesive-to-adherend interface crack initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Birro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22055/JACM.2019.30337.1718⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.102664-102676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2020.102664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466319v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical adhesion measurements of protective coatings on bronze by three-point bending test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using the Finite Element Analysis Method to Study the 3-point Bending Test for the Characterization of the Adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11998-019-00230-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22055/JACM.2019.30337.1718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535686v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning of chemical and physical polymer surface modifications by atmospheric pressure post-discharge plasma and its correlation with adhesion improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical adhesion measurements of protective coatings on bronze by three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Erika Švara Fabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.1465-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-019-00230-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108788v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the DGEBA-EDA Epoxy Polymer: Experiments and Simulation Using Classical Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-tuning of chemical and physical polymer surface modifications by atmospheric pressure post-discharge plasma and its correlation with adhesion improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Gavrielides</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9604714⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.388-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042899v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast polymerization at low temperature of an infrared radiation cured epoxy-amine adhesive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Model of the DGEBA-EDA Epoxy Polymer: Experiments and Simulation Using Classical Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gavrielides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9604714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9604714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878831v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline apatites: The fundamental role of water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fast polymerization at low temperature of an infrared radiation cured epoxy-amine adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tingaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2018-6415⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 666, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090303v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and statistical study of three adherence tests for an epoxy-amine/aluminum alloy system: Pull-Off, Single Lap Joint and Three-Point Bending tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanocrystalline apatites: The fundamental role of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rollin-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.550-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2018-6415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222764v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the 3-point bending method to study failure initiation in epoxide-aluminum joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Experimental and statistical study of three adherence tests for an epoxy-amine/aluminum alloy system: Pull-Off, Single Lap Joint and Three-Point Bending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tingaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 75, pp.181-189. </w:t>
+              <w:t xml:space="preserve">, 2017, vol. 79, pp. 50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529609v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of adherence and anticorrosion properties of an epoxy-polyamide coating on steel by incorporation of an indole-3 butyric acid-modified nanomagnetite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the 3-point bending method to study failure initiation in epoxide-aluminum joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Truc Trinh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoan Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jeandrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11998-015-9768-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360664v1</w:t>
+                <w:t xml:space="preserve">hal-01529609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Analysis: A New Tool for the Characterization of an Epoxy-Amine/Aluminum System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of adherence and anticorrosion properties of an epoxy-polyamide coating on steel by incorporation of an indole-3 butyric acid-modified nanomagnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Truc Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Hang To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Pomes-Hadda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuan Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym7040644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 13 (n° 3), pp. 489-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-015-9768-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360663v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a computational and experimental model of a poly-epoxy surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duguet</w:t>
+                <w:t xml:space="preserve">Interval Analysis: A New Tool for the Characterization of an Epoxy-Amine/Aluminum System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pomes-Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bessaguet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.096⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 7 (n° 4), pp. 644-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym7040644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105225v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SU-8 reliability in wet thermal ambient for application to polymer micro-optics on VCSELs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a computational and experimental model of a poly-epoxy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bessaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.53.08MC03⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 324, pp. 605-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103136v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maleic anhydride grafted ethylene/vinyl acetate copolymer (EVA) on the properties of EVA/silica nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of SU-8 reliability in wet thermal ambient for application to polymer micro-optics on VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Hoang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dinh Thi Mai Thanh</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13233-013-1157-8⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 53 (n° 8S2), pp.08MC03-1-08MC03-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.08MC03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139251v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maleic anhydride grafted ethylene/vinyl acetate copolymer (EVA) on the properties of EVA/silica nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thuy Chinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Thi Xuan Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
+                <w:t xml:space="preserve">Dinh Thi Mai Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21 (n°11), pp. 1210-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13233-013-1157-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889116v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence measurements and corrosion resistance in primer/hot-dip galvanized steel systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Pébère</w:t>
+                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">brice vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2013.757510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129 (1), pp.391 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526103v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous alumina coatings: processing, structure and remarkable barrier properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Samélor</w:t>
+                <w:t xml:space="preserve">Adherence measurements and corrosion resistance in primer/hot-dip galvanized steel systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Doleyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Lazar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5068⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (5), pp.339-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2013.757510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294956v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+                <w:t xml:space="preserve">Amorphous alumina coatings: processing, structure and remarkable barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8387-8391(5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074314v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Menuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032278v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029978v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gold always chemically passive? Study and comparison of the epoxy-amine/metals interphases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867043v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy–amine/metal interphases: Influences from sharp needle-like crystal formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Is gold always chemically passive? Study and comparison of the epoxy-amine/metals interphases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain André Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2006.09.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 254, pp. 1936-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269693v1</w:t>
+                <w:t xml:space="preserve">hal-00867043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the residual stresses of the epoxy-aluminum interphase on the interfacial fracture toughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Epoxy–amine/metal interphases: Influences from sharp needle-like crystal formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain André Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 82, pp. 867-886. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 27 (n° 5), pp. 387-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218460600875771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866781v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses and practical adhesion: effect of organo-metallic complex formation and crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain André Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 20, pp. 1889-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156856106779116650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the residual stresses of the epoxy-aluminum interphase on the interfacial fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain André Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 82, pp. 867-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218460600875771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric spectra analysis: reliable parameter estimation using interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulff Possart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials with complex behaviour: modelling, simulation, testing, and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.99-123, 2010, 978-3-642-12667-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5914,100 +6048,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique des interphases époxyde-amine / oxyde ou hydroxyde métallique, et de leurs constituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA de Lyon, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6017,167 +6151,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des interphases et influence sur l’adhérence dans les systèmes collés ou peints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (Toulouse INP), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04167747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphase formation and influence on adherence in bonded or painted systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials. Institut National Polytechnique de Toulouse, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04561005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6324,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S&#228;ckl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riedl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Duchoslav" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marchfelder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PORGCOAT.2025.109104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Gustavo Ferreira Cordeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Birro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quispe Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2024.2359264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Nhat To" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2024.2303455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rougier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Melot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2230648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.2024808" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pugstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot M. Wallner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14081556" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Haselgr&#252;bler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112226" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102990" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Canavy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102891" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rogeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2020.1736454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lollivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185382" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102664" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2019.30337.1718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gavrielides" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9604714" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jeandrau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.03.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Truc Trinh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Thai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Hang To" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoan Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-015-9768-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7040644" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bessaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.08MC03" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Chinh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Xuan Hang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Mai Thanh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13233-013-1157-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526103v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Doleyres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757510" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5068" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andr&#233; Roche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269693v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2006.09.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866781v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460600875771" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106779116650" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brochier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Nhat To" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2026.104318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S&#228;ckl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riedl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Duchoslav" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marchfelder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PORGCOAT.2025.109104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Gustavo Ferreira Cordeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Birro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quispe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2024.2359264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2024.2303455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rougier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Melot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2230648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.2024808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pugstaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot M. Wallner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14081556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Haselgr&#252;bler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102990" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Canavy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rogeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2020.1736454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102891" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102664" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2019.30337.1718" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gavrielides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9604714" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jeandrau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Truc Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Thai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Hang To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-015-9768-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7040644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bessaguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.08MC03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Hoang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Chinh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Xuan Hang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Mai Thanh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13233-013-1157-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Doleyres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757510" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5068" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andr&#233; Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.192" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2006.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106779116650" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460600875771" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>