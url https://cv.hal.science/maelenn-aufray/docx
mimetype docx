--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2315,538 +2315,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flax fibers on network formation of DGEBA/DETA matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Rogeon</w:t>
+                <w:t xml:space="preserve">Assessment of interface failure behaviour for brittle adhesive using the three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Birro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09276440.2020.1736454⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533826v1</w:t>
+                <w:t xml:space="preserve">hal-03274744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hybrid Sol-Gel Crosslinker on Self-Healing Properties for Multifunctional Coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14185382⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714609v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of interface failure behaviour for brittle adhesive using the three-point bending test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Birro</w:t>
+                <w:t xml:space="preserve">Influence of flax fibers on network formation of DGEBA/DETA matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102891⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2020.1736454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274744v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Hybrid Sol-Gel Crosslinker on Self-Healing Properties for Multifunctional Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14185382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138377v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of amine-metal reaction in epoxy systems: An in situ calorimetry study of the interphase formation</w:t>
               </w:r>
@@ -5702,222 +5702,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and practical adhesion: effect of organo-metallic complex formation and crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the residual stresses of the epoxy-aluminum interphase on the interfacial fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain André Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain André Roche</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156856106779116650⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 82, pp. 867-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218460600875771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867466v1</w:t>
+                <w:t xml:space="preserve">hal-00866781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the residual stresses of the epoxy-aluminum interphase on the interfacial fracture toughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stresses and practical adhesion: effect of organo-metallic complex formation and crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain André Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 82, pp. 867-886. </w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 20, pp. 1889-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218460600875771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156856106779116650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866781v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Nhat To" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2026.104318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S&#228;ckl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riedl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Duchoslav" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marchfelder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PORGCOAT.2025.109104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Gustavo Ferreira Cordeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Birro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quispe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2024.2359264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2024.2303455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rougier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Melot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2230648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.2024808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pugstaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot M. Wallner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14081556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Haselgr&#252;bler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102990" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Canavy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rogeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2020.1736454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102891" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102664" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2019.30337.1718" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gavrielides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9604714" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jeandrau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Truc Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Thai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Hang To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-015-9768-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7040644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bessaguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.08MC03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Hoang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Chinh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Xuan Hang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Mai Thanh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13233-013-1157-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Doleyres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757510" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5068" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andr&#233; Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.192" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2006.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106779116650" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460600875771" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Nhat To" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2026.104318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S&#228;ckl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riedl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Duchoslav" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marchfelder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PORGCOAT.2025.109104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Gustavo Ferreira Cordeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Birro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quispe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2024.2359264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2024.2303455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rougier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Melot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2230648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.2024808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pugstaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot M. Wallner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14081556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Haselgr&#252;bler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102990" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Canavy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102891" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rogeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2020.1736454" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185382" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102664" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2019.30337.1718" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gavrielides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9604714" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jeandrau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Truc Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Thai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Hang To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-015-9768-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7040644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bessaguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.08MC03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Hoang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Chinh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Xuan Hang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Mai Thanh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13233-013-1157-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Doleyres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757510" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5068" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andr&#233; Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.192" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2006.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460600875771" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106779116650" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>