--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -177,731 +177,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and Retention for Alzheimer's Disease Diversity Genetic Cohorts in the ADSP (READD‐ADSP): A global effort to identify genetic factors in Alzheimer's disease.</w:t>
+                <w:t xml:space="preserve">Strengthening Africa’s brain health and economic resilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufus O Akinyemi</w:t>
+                <w:t xml:space="preserve">Mie Rizig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olabode Omotoso</w:t>
+                <w:t xml:space="preserve">Connor Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lwere Kamada</w:t>
+                <w:t xml:space="preserve">Vaibhav A Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ndetei</w:t>
+                <w:t xml:space="preserve">Mohamed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Cuccaro</w:t>
+                <w:t xml:space="preserve">Chinedu T Udeh-Momoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), e70148 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.2506-2517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/trc2.70148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-025-03863-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05325919v1</w:t>
+                <w:t xml:space="preserve">ird-05325935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Africa’s brain health and economic resilience.</w:t>
+                <w:t xml:space="preserve">Apathy, depression, and dementia risk in older adults: A global collaborative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie Rizig</w:t>
+                <w:t xml:space="preserve">Dae Jong Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Mclaughlin</w:t>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav A Narayan</w:t>
+                <w:t xml:space="preserve">Fleur Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salama</w:t>
+                <w:t xml:space="preserve">Ji Won Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinedu T Udeh-Momoh</w:t>
+                <w:t xml:space="preserve">Tae Hui Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), pp.2506-2517. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-025-03863-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.71059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05325935v1</w:t>
+                <w:t xml:space="preserve">hal-05601696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Older Adults Living With Dementia and Caregiver Strain in Benin</w:t>
+                <w:t xml:space="preserve">Recruitment and Retention for Alzheimer's Disease Diversity Genetic Cohorts in the ADSP (READD‐ADSP): A global effort to identify genetic factors in Alzheimer's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+                <w:t xml:space="preserve">Rufus O Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thébaut</w:t>
+                <w:t xml:space="preserve">Olabode Omotoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sem Harris Ahouantchede</w:t>
+                <w:t xml:space="preserve">Lwere Kamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">David Ndetei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Michael Cuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health Regional Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), e70148 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vhri.2025.101080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/trc2.70148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04969947v1</w:t>
+                <w:t xml:space="preserve">ird-05325919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
+                <w:t xml:space="preserve">Quality of Life of Older Adults Living With Dementia and Caregiver Strain in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nicolas</w:t>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sherva</w:t>
+                <w:t xml:space="preserve">Clémence Thébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Sem Harris Ahouantchede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoontae Kim</w:t>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t>
+              <w:t xml:space="preserve">Value in Health Regional Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vhri.2025.101080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313678v1</w:t>
+                <w:t xml:space="preserve">ird-04969947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
+                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bennett</w:t>
+                <w:t xml:space="preserve">Richard Sherva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Wickham</w:t>
+                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Singleton</w:t>
+                <w:t xml:space="preserve">Yoontae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Mishra</w:t>
+                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 404 (10455), pp.851-863. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684932v1</w:t>
+                <w:t xml:space="preserve">hal-05313678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
               </w:r>
@@ -926,384 +926,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben C.P. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 359, pp.373-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel P Matison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel P Matison</w:t>
+                <w:t xml:space="preserve">Victoria M Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria M Flood</w:t>
+                <w:t xml:space="preserve">Ben C P Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben C P Lam</w:t>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 359, pp.373-381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04592528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lo</w:t>
+                <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Crawford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+                <w:t xml:space="preserve">Aidan Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lipton</w:t>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindy Katz</w:t>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (10), pp.e2437133. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404 (10455), pp.851-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737833v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
               </w:r>
@@ -1413,2733 +1413,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindy Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (10), pp.e2437133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04767447v1</w:t>
+                <w:t xml:space="preserve">hal-04737833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2022 symposium on dementia and brain aging in low‐ and middle‐income countries: Highlights on research, diagnosis, care, and impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rufus Olusola Akinyemi</w:t>
+                <w:t xml:space="preserve">Lifestyle and incident dementia: A COSMIC individual participant datameta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie van Asbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P J van Boxtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13836⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567273v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04562477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle and incident dementia: A COSMIC individual participant datameta-analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John D Crawford</w:t>
+                <w:t xml:space="preserve">The 2022 symposium on dementia and brain aging in low‐ and middle‐income countries: Highlights on research, diagnosis, care, and impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kalaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simin Mahinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy M Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus Olusola Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13846⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04562477v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anu Mishra</w:t>
+                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindy Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (10), pp.e2437133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540542v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04767447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Care Time and Costs of Dementia Care in Benin (West Africa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nowell Phelps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000538262⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582914v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Informal Care Time and Costs of Dementia Care in Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magloire Gansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000538262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04571665v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Pressure, Antihypertensive Use, and Late-Life Alzheimer and Non-Alzheimer Dementia Risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafath Rafiou Taffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000209715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.202525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708814v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04571665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Literacy in LMICs: what is the evidence for NCDs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Aboyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Noncommunicable Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Antihypertensives, Blood Pressure, and Estimated Risk of Dementia in Late Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Blood Pressure, Antihypertensive Use, and Late-Life Alzheimer and Non-Alzheimer Dementia Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruth Peters</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta Schutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.33353⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000209715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571633v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nairobi Declaration—Reducing the burden of dementia in low‐ and middle‐income countries (LMICs): Declaration of the 2022 Symposium on Dementia and Brain Aging in LMICs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Antihypertensives, Blood Pressure, and Estimated Risk of Dementia in Late Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Acosta</w:t>
+                <w:t xml:space="preserve">Matthew J Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Adams</w:t>
+                <w:t xml:space="preserve">Darren M. Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13025⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.e2333353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.33353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04034070v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+                <w:t xml:space="preserve">The Nairobi Declaration—Reducing the burden of dementia in low‐ and middle‐income countries (LMICs): Declaration of the 2022 Symposium on Dementia and Brain Aging in LMICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj Samtani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+                <w:t xml:space="preserve">Maria Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kalaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
+                <w:t xml:space="preserve">Daisy Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04103960v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04034070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in dementia risk and risk factors: Individual‐participant data analysis using 21 cohorts across six continents from the COSMIC consortium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erico Castro-Costa</w:t>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.12962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03991070v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04103960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
+                <w:t xml:space="preserve">The worldwide costs of dementia in 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Wimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Seeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cyhlarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph L Dielemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.5114 - 5128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291836v1</w:t>
+                <w:t xml:space="preserve">ird-03944615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide costs of dementia in 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph L Dielemann</w:t>
+                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 19, pp.5114 - 5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.12901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03944615v1</w:t>
+                <w:t xml:space="preserve">hal-04291836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between alcohol use and dementia in adults aged more than 60 years : a combined analysis of prospective, individual-participant data from 15 international studies</w:t>
+                <w:t xml:space="preserve">Sex differences in dementia risk and risk factors: Individual‐participant data analysis using 21 cohorts across six continents from the COSMIC consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mewton</w:t>
+                <w:t xml:space="preserve">Jessica Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Visontay</w:t>
+                <w:t xml:space="preserve">Katie Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hoy</w:t>
+                <w:t xml:space="preserve">Erico Castro-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lipnicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sunderland</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.16035⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330567v1</w:t>
+                <w:t xml:space="preserve">ird-03991070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity and balance in applied dementia research: A charter of conduct and checklist for global collaborations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between alcohol use and dementia in adults aged more than 60 years : a combined analysis of prospective, individual-participant data from 15 international studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iracema Leroi</w:t>
+                <w:t xml:space="preserve">R. Visontay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wambui Karanja</w:t>
+                <w:t xml:space="preserve">N. Hoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Adrion</w:t>
+                <w:t xml:space="preserve">D. Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvarna Alladi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nilton Custodio</w:t>
+                <w:t xml:space="preserve">M. Sunderland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5762⟩</w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (3), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/add.16035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710206v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Arm Versus Lower Arm Systolic Blood Pressure and Cardiovascular Outcomes: a Meta-Analysis of Individual Participant Data From the INTERPRESS-IPD Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equity and balance in applied dementia research: A charter of conduct and checklist for global collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracema Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Clark</w:t>
+                <w:t xml:space="preserve">Wambui Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Warren</w:t>
+                <w:t xml:space="preserve">Emily Adrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Boddy</w:t>
+                <w:t xml:space="preserve">Suvarna Alladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinéad T.J. Mcdonagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moore</w:t>
+                <w:t xml:space="preserve">Nilton Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.121.18921⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279662v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between social connections and cognition: a global collaborative individual participant data meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+                <w:t xml:space="preserve">Higher Arm Versus Lower Arm Systolic Blood Pressure and Cardiovascular Outcomes: a Meta-Analysis of Individual Participant Data From the INTERPRESS-IPD Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinéad T.J. Mcdonagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-7568(22)00199-4⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (10), pp.2328-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.121.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824043v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSTS OF DEMENTIA IN LOW-AND MIDDLE-INCOME COUNTRIES: A SYSTEMATIC REVIEW</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between social connections and cognition: a global collaborative individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-220239⟩</w:t>
+              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-7568(22)00199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03869701v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dementia in Africa: Current evidence, knowledge gaps, and future directions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akin Ojagbemi</w:t>
+                <w:t xml:space="preserve">COSTS OF DEMENTIA IN LOW-AND MIDDLE-INCOME COUNTRIES: A SYSTEMATIC REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayna Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.12432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-220239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414090v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03869701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,7681 +4210,7815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision Impairment and Adverse Health Conditions in Congolese Older People: A Population-Based Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dementia in Africa: Current evidence, knowledge gaps, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+                <w:t xml:space="preserve">Rufus Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
+                <w:t xml:space="preserve">Joseph Yaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delcourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Akin Ojagbemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njideka Okubadejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000517044⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323206v1</w:t>
+                <w:t xml:space="preserve">hal-03414090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Vision Impairment and Frailty among Older People with Low Cognitive Performance in Central Africa: EPIDEMCA Population-Based Study</w:t>
+                <w:t xml:space="preserve">Vision Impairment and Adverse Health Conditions in Congolese Older People: A Population-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achille Tchalla</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000518601⟩</w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000517044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379819v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+                <w:t xml:space="preserve">Self-Reported Vision Impairment and Frailty among Older People with Low Cognitive Performance in Central Africa: EPIDEMCA Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000518601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176316v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123640v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between visual impairment and cognitive disorders in low-and-middle income countries: a systematic review</w:t>
+                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dismand Houinato</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1808878⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933647v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression in women with a diagnosis of breast cancer. Prevalence of symptoms of depression in Peruvian women with early breast cancer and related sociodemographic factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between visual impairment and cognitive disorders in low-and-middle income countries: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Casavilca-Zambrano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loida Esenarro</w:t>
+                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (5), pp.293-301. </w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2020.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1808878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068220v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Between Systolic Interarm Differences in Blood Pressure and Cardiovascular Disease Outcomes and Mortality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depression in women with a diagnosis of breast cancer. Prevalence of symptoms of depression in Peruvian women with early breast cancer and related sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinead T.J. Mcdonagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moore</w:t>
+                <w:t xml:space="preserve">Sandro Casavilca-Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Liendo-Picoaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cancino-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loida Esenarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.15997⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106093v1</w:t>
+                <w:t xml:space="preserve">hal-03068220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Dementia among Well-Educated Old-Age Pensioners in Parakou (Benin) in 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Takpara</w:t>
+                <w:t xml:space="preserve">Associations Between Systolic Interarm Differences in Blood Pressure and Cardiovascular Disease Outcomes and Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead T.J. Mcdonagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.15997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000508623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946471v1</w:t>
+                <w:t xml:space="preserve">hal-03106093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating prevalence of subjective cognitive decline in and across international cohort studies of aging: a COSMIC study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pabst</w:t>
+                <w:t xml:space="preserve">Prevalence of Dementia among Well-Educated Old-Age Pensioners in Parakou (Benin) in 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Riedel-Heller</w:t>
+                <w:t xml:space="preserve">Paulin Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Jessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuda Turana</w:t>
+                <w:t xml:space="preserve">Claire Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-020-00734-y⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000508623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105760v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive formulas for estimation of height in sub-Saharan African older people: A new formula (EPIDEMCA study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating prevalence of subjective cognitive decline in and across international cohort studies of aging: a COSMIC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Röhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jésus</w:t>
+                <w:t xml:space="preserve">Alexander Pabst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
+                <w:t xml:space="preserve">Steffi Riedel-Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pilleron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Frank Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuda Turana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nut.2020.110725⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-020-00734-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496569v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Central Africa Daily Functioning Interference Scale for Dementia Diagnosis in Older Adults: The EPIDEMCA Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pérès</w:t>
+                <w:t xml:space="preserve">Predictive formulas for estimation of height in sub-Saharan African older people: A new formula (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000492782⟩</w:t>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.110725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2020.110725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980277v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric symptoms among older adults living in two countries in Central Africa (EPIDEMCA study)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Development of the Central Africa Daily Functioning Interference Scale for Dementia Diagnosis in Older Adults: The EPIDEMCA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5006⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1-2), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000492782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924059v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric symptoms among older adults living in two countries in Central Africa (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421525v1</w:t>
+                <w:t xml:space="preserve">hal-01924059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular health and dementia incidence among older adults in Latin America: Results from the 10/66 study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Perales-Puchalt</w:t>
+                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Vidoni</w:t>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Llibre Rodríguez</w:t>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vidoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Billinger</w:t>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5107⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517268v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle Brachial Index (ABI) predicts 2-year mortality risk among older adults in the Republic of Congo: The EPIDEMCA-FU study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular health and dementia incidence among older adults in Latin America: Results from the 10/66 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Perales-Puchalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harielle Samba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Michelle Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Llibre Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Billinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1041-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173508v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“When someone becomes old then every part of the body too becomes old”: Experiences of living with dementia in Kintampo, rural Ghana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naana Agyeman</w:t>
+                <w:t xml:space="preserve">Ankle Brachial Index (ABI) predicts 2-year mortality risk among older adults in the Republic of Congo: The EPIDEMCA-FU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seth Owusu-Agyei</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (5), pp.895-917. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286, pp.121-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1363461519847054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517271v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of Neuropsychiatric Symptoms and Distress in Dementia among Older People in Central Africa (EPIDEMCA Study)</w:t>
+                <w:t xml:space="preserve">“When someone becomes old then every part of the body too becomes old”: Experiences of living with dementia in Kintampo, rural Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Yoro‐zohoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Naana Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bébène Ndamba‐bandzouzi</w:t>
+                <w:t xml:space="preserve">Solomon Nyame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tawiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Owusu-Agyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.16234⟩</w:t>
+              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (5), pp.895-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1363461519847054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359161v1</w:t>
+                <w:t xml:space="preserve">hal-03517271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass index and peripheral arterial disease, a “U-shaped” relationship in elderly African population – the EPIDEMCA study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+                <w:t xml:space="preserve">Severity of Neuropsychiatric Symptoms and Distress in Dementia among Older People in Central Africa (EPIDEMCA Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro‐zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba‐bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321341v1</w:t>
+                <w:t xml:space="preserve">hal-02359161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People with Dementia in Sub-Saharan Africa: From Support to Abuse by Caregivers: Results of EPIDEMCA-FU Program in Congo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+                <w:t xml:space="preserve">Body mass index and peripheral arterial disease, a “U-shaped” relationship in elderly African population – the EPIDEMCA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000489846⟩</w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148572v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg length, skull circumference, and the incidence of dementia in Latin America and China: A 10/66 population-based cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yueqin Huang</w:t>
+                <w:t xml:space="preserve">People with Dementia in Sub-Saharan Africa: From Support to Abuse by Caregivers: Results of EPIDEMCA-FU Program in Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivonne Jimenez-Velazquez</w:t>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195133. </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000489846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517259v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leg length, skull circumference, and the incidence of dementia in Latin America and China: A 10/66 population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+                <w:t xml:space="preserve">Martin Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Jimenez-Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afx011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018180v1</w:t>
+                <w:t xml:space="preserve">hal-03517259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of toxoplasmosis and its association with dementia in older adults in central Africa: A result from the EPIDEMCA programme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+                <w:t xml:space="preserve">Corrigendum: Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afx011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tmi.13151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891172v1</w:t>
+                <w:t xml:space="preserve">hal-02018180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index: An Ubiquitous Marker of Cognitive Impairment—The EPIDEMCA Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+                <w:t xml:space="preserve">Prevalence of toxoplasmosis and its association with dementia in older adults in central Africa: A result from the EPIDEMCA programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouscaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003319717736608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01635516v1</w:t>
+                <w:t xml:space="preserve">hal-01891172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohort study of the effects of older adult care dependence upon household economic functioning, in Peru, Mexico and China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of dementia in mainland China, Hong Kong and Taiwan: an updated systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Tzu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Matthew Prina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit Yee Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.709-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517263v1</w:t>
+                <w:t xml:space="preserve">hal-03517256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of dementia in mainland China, Hong Kong and Taiwan: an updated systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cohort study of the effects of older adult care dependence upon household economic functioning, in Peru, Mexico and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kit Yee Chan</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517256v1</w:t>
+                <w:t xml:space="preserve">hal-03517263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey without maps—Understanding the costs of caring for dependent older people in Nigeria, China, Mexico and Peru</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yueqin Huang</w:t>
+                <w:t xml:space="preserve">Ankle–Brachial Index: An Ubiquitous Marker of Cognitive Impairment—The EPIDEMCA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182360⟩</w:t>
+              <w:t xml:space="preserve">Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (6), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003319717736608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517247v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition and obesity among elderly people living in two cities of developing countries: Prevalence and associated factors in the EDAC study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fayemendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-rated health and its association with mortality in older adults in China, India and Latin America—a 10/66 Dementia Research Group study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey without maps—Understanding the costs of caring for dependent older people in Nigeria, China, Mexico and Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingmar Skoog</w:t>
+                <w:t xml:space="preserve">Rosie Mayston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Johansson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosie Mayston</w:t>
+                <w:t xml:space="preserve">Sara Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afx126⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517251v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, awareness, treatment, and control of hypertension in older people in Central Africa: the EPIDEMCA study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iléana Desormais</w:t>
+                <w:t xml:space="preserve">Self-rated health and its association with mortality in older adults in China, India and Latin America—a 10/66 Dementia Research Group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Skoog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Mayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Hypertension : JASH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.932-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afx126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556914v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide costs of dementia 2015 and comparisons with 2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Matthew Prina</w:t>
+                <w:t xml:space="preserve">Prevalence, awareness, treatment, and control of hypertension in older people in Central Africa: the EPIDEMCA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society of Hypertension : JASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517239v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social aspects of dementia in Central Africa (EDAC Survey)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Faure-Delage</w:t>
+                <w:t xml:space="preserve">The worldwide costs of dementia 2015 and comparisons with 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Wimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma‐claire Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu‐tzu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matthew Prina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Neurological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2016.07.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394083v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba</w:t>
+                <w:t xml:space="preserve">Social aspects of dementia in Central Africa (EDAC Survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Faure-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (5), pp.681-687</w:t>
+              <w:t xml:space="preserve">African Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340387v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the social representation of the people with dementia by the family carers in Republic of Congo towards their conviction by a customary jurisdiction, preliminary report from the EPIDEMCA-FU study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+                <w:t xml:space="preserve">Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (11), pp.1254-1255</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (5), pp.681-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303452v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent global trends in the prevalence and incidence of dementia, and survival with dementia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
+                <w:t xml:space="preserve">From the social representation of the people with dementia by the family carers in Republic of Congo towards their conviction by a customary jurisdiction, preliminary report from the EPIDEMCA-FU study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Albanese</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (11), pp.1254-1255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517231v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic status of older people’s households in urban and rural settings in Peru, Mexico and China: a 10/66 INDEP study cross-sectional survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Recent global trends in the prevalence and incidence of dementia, and survival with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matthew Prina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40064-016-1913-2⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-016-0188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517200v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a brief assessment and algorithm for ascertaining dementia in low-income and middle-income countries: the 10/66 short dementia diagnostic schedule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">The economic status of older people’s households in urban and rural settings in Peru, Mexico and China: a 10/66 INDEP study cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010712⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40064-016-1913-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517205v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet, Alcohol Consumption and Cognitive Disorders in Central Africa: A Study from the EPIDEMCA Program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a brief assessment and algorithm for ascertaining dementia in low-income and middle-income countries: the 10/66 short dementia diagnostic schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0487-y⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.e010712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241244v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Stressful Life Events and Cognitive Disorders in Central Africa: Results from the EPIDEMCA Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Diet, Alcohol Consumption and Cognitive Disorders in Central Africa: A Study from the EPIDEMCA Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000375462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216163v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocysticercosis: A natural human model of epileptogenesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jésus</w:t>
+                <w:t xml:space="preserve">Association between Stressful Life Events and Cognitive Disorders in Central Africa: Results from the EPIDEMCA Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000375462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.12849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090283v1</w:t>
+                <w:t xml:space="preserve">hal-01216163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in the 3’untranslated region of APP as a genetic determinant of cerebral amyloid angiopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurocysticercosis: A natural human model of epileptogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Goupil</w:t>
+                <w:t xml:space="preserve">C. de Rouvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pottier</w:t>
+                <w:t xml:space="preserve">P. Fayemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.61⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234142v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+                <w:t xml:space="preserve">Mutation in the 3’untranslated region of APP as a genetic determinant of cerebral amyloid angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204817v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between mild cognitive impairment and dementia and undernutrition among elderly people in Central Africa: some results from the EPIDEMCA (Epidemiology of Dementia in Central Africa) programme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (2), pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie des démences en Afrique Sub-saharienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 199 (7), pp.1187-1197</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (11), pp.1462-1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415580v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of dementia in Central Africa (EPIDEMCA): protocol for a multicentre population-based study in rural and urban areas of the Central African Republic and the Republic of Congo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidémiologie des démences en Afrique Sub-saharienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Epidemca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (7), pp.1187-1197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061648v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence and witchcraft accusations against older people in Central and Western Africa: toward a new status for the older individuals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tognidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (5), pp.546-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the economic and social effects of care dependence in later life: protocol for the 10/66 research group INDEP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Uwakwe</w:t>
+                <w:t xml:space="preserve">Epidemiology of dementia in Central Africa (EPIDEMCA): protocol for a multicentre population-based study in rural and urban areas of the Central African Republic and the Republic of Congo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-379⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517151v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dependent personality disorder associated with mild cognitive impairment and dementia in Central Africa? A result from the EPIDEMCA programme.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Exploring the economic and social effects of care dependence in later life: protocol for the 10/66 research group INDEP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Mayston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Uwakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S104161021400180X⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073827v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">for the EPIDEMCA investigators. Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+                <w:t xml:space="preserve">Is dependent personality disorder associated with mild cognitive impairment and dementia in Central Africa? A result from the EPIDEMCA programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S104161021400180X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335614v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a low ankle-brachial index and dementia in a general elderly population in Central Africa (Epidemiology of Dementia in Central Africa Study).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">for the EPIDEMCA investigators. Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.1462-1472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925519v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of peripheral artery disease in elder general population of two cities of Central Africa: Bangui and Brazzaville.</w:t>
+                <w:t xml:space="preserve">Association between a low ankle-brachial index and dementia in a general elderly population in Central Africa (Epidemiology of Dementia in Central Africa Study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Salazar</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (7), pp.1135-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.12310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.05.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920996v1</w:t>
+                <w:t xml:space="preserve">hal-00925519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Epidemiology of dementia in elderly living in the 3rd borough of Bangui (Central African Republic)].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of peripheral artery disease in elder general population of two cities of Central Africa: Bangui and Brazzaville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13149-012-0247-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.164-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00920926v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with dementia among elderly people living in two cities in Central Africa: the EDAC multicenter study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Epidemiology of dementia in elderly living in the 3rd borough of Bangui (Central African Republic)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111364⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (5), pp.388-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-012-0247-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933435v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Dementia among Elderly People Living in Cotonou, an Urban Area of Benin (West Africa).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with dementia among elderly people living in two cities in Central Africa: the EDAC multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000328255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678418v1</w:t>
+                <w:t xml:space="preserve">hal-00933435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle-brachial index as a marker of cognitive impairment and dementia in general population. A systematic review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Dementia among Elderly People Living in Cotonou, an Urban Area of Benin (West Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saizonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cowppli-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000328255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.03.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678362v1</w:t>
+                <w:t xml:space="preserve">hal-00678418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the association between cysticercosis and epilepsy in Africa.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ankle-brachial index as a marker of cognitive impairment and dementia in general population. A systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (5), pp.830-7. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 216 (2), pp.251-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2009.02401.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608283v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the use of historical events to estimate the age of subjects aged 65 years and over in Cotonou (Benin).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the association between cysticercosis and epilepsy in Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien D S Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000301715⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (5), pp.830-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2009.02401.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607346v1</w:t>
+                <w:t xml:space="preserve">hal-00608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of dementia in elderly living in two cities of Central Africa: the EDAC survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the use of historical events to estimate the age of subjects aged 65 years and over in Cotonou (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Tabo</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Aguèh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000320247⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.12-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000301715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607295v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairment and dementia in elderly people living in rural Benin, west Africa.</w:t>
+                <w:t xml:space="preserve">Prevalence of dementia in elderly living in two cities of Central Africa: the EDAC survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3), pp.261-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000320247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive impairment and dementia in elderly people living in rural Benin, west Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Ahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.34-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000188661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11952,51 +12086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5088B6C2"/>
+    <w:nsid w:val="329A0F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12183,51 +12317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelenn-guerchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0470-5556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193890704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359308491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus O Akinyemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Omotoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lwere Kamada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ndetei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cuccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.70148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Rizig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mclaughlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav A Narayan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu T Udeh-Momoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03863-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04969947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeladine Kenne Malaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Harris Ahouantchede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04599988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Matison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C.P. Lam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipnicki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04592528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel P Matison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Flood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C P Lam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Lipnicki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Tucker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crawford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lipton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Katz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.37133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Rafiou Taffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adoukonou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04767447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kalaria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Maestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Mahinrad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy M Acosta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Olusola Akinyemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04562477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Asbroeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#246;hler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P J van Boxtel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Crawford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04582914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magloire Gansou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04571665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lennon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chun Pan Lam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Schutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04384411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lennon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Lipnicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Peters" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.33353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04034070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carrillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Acosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowsaly Mahalingam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Samtani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima&#8208;costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03991070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Harris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Castro-Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima-Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12962" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03944615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wimo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Seeher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cyhlarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Dielemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mewton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Visontay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipnicki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunderland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracema Leroi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wambui Karanja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Adrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Alladi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Custodio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04279662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Warren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.121.18921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(22)00199-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03869701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayna Achille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220239" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03414090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Akinyemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yaria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Ojagbemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Okubadejo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12432" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220003993" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03323206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02933647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1808878" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03068220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca-Zambrano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Liendo-Picoaga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino-Maldonado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loida Esenarro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2020.08.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.15997" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02946471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Amoussou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Takpara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508623" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03105760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne R&#246;hr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pabst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Riedel-Heller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jessen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Turana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00734-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02496569v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01980277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492782" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01924059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517268v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perales-Puchalt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vidoni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llibre Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Billinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5107" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02173508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Samba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.05.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naana Agyeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Nyame" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tawiah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Owusu-Agyei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461519847054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro&#8208;zohoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba&#8208;bandzouzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16234" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Desormais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000825" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489846" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guerra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqin Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Jimenez-Velazquez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195133" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscaren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01635516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003319717736608" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lloyd-Sherlock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Sosa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195567" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tzu Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma-Claire Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Matthew Prina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Yee Chan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Mayston" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallardo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182360" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01986222v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maxime Mouanga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Falk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Skoog" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Johansson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx126" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01556914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517239v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma&#8208;claire Ali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;tzu Wu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthew Prina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.07.150" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faure-Delage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01303452v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Albanese" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0188-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-1913-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010712" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01241244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0487-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375462" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01090283v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rouvray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12849" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234142v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goupil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pottier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.61" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204594v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Epidemca" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061648v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-338" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01207877v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tognid&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517151v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Uwakwe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-379" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400180X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925519v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tabo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12310" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H9299TR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920996v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.05.019" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920926v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0247-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZB7NHPRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933435v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111364" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussiliou No&#235;l Para&#239;so" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saizonou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cowppli-Bony" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328255" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678362v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.03.024" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608283v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D S Pion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2009.02401.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Agu&#232;h" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000301715" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320247" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Ahsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000188661" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelenn-guerchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0470-5556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193890704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359308491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Rizig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mclaughlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav A Narayan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu T Udeh-Momoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03863-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Jong Oh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipnicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Harrison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hui Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus O Akinyemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Omotoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lwere Kamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ndetei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cuccaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.70148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04969947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeladine Kenne Malaha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Harris Ahouantchede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04599988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Matison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C.P. Lam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tucker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04592528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel P Matison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Flood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C P Lam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Lipnicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Tucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Rafiou Taffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adoukonou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crawford" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lipton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Katz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.37133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04562477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Asbroeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#246;hler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P J van Boxtel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Crawford" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13846" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kalaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Mahinrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy M Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Olusola Akinyemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13836" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04767447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04582914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magloire Gansou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538262" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04571665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04384411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lennon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chun Pan Lam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Schutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209715" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lennon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Lipnicki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Peters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.33353" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04034070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carrillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Acosta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Adams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowsaly Mahalingam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Samtani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima&#8208;costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03944615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wimo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Seeher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cyhlarova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Dielemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03991070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Harris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Castro-Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima-Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mewton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Visontay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipnicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunderland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracema Leroi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wambui Karanja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Adrion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Alladi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Custodio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04279662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Warren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.121.18921" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(22)00199-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03869701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayna Achille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220239" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220003993" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03414090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Akinyemi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yaria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Ojagbemi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Okubadejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12432" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03323206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379819v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02933647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1808878" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03068220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca-Zambrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Liendo-Picoaga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino-Maldonado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loida Esenarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2020.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.15997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02946471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Amoussou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Takpara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508623" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03105760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne R&#246;hr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pabst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Riedel-Heller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jessen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Turana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00734-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02496569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110725" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01980277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492782" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01924059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perales-Puchalt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vidoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llibre Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Billinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02173508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Samba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.05.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naana Agyeman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Nyame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tawiah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Owusu-Agyei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461519847054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro&#8208;zohoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba&#8208;bandzouzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16234" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Desormais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000825" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489846" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prince" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guerra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqin Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Jimenez-Velazquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195133" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018180v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscaren" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13151" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tzu Wu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma-Claire Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Matthew Prina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Yee Chan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lloyd-Sherlock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Sosa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195567" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01635516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003319717736608" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01986222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maxime Mouanga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Mayston" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallardo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182360" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517251v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Falk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Skoog" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Johansson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01556914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma&#8208;claire Ali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;tzu Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthew Prina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.07.150" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faure-Delage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01303452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Albanese" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0188-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-1913-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01241244v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0487-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375462" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01090283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rouvray" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12849" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goupil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pottier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.61" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Epidemca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01207877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tognid&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061648v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-338" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Uwakwe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073827v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400180X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tabo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12310" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H9299TR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.05.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0247-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZB7NHPRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111364" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussiliou No&#235;l Para&#239;so" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saizonou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cowppli-Bony" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328255" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.03.024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608283v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D S Pion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2009.02401.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Agu&#232;h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000301715" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607295v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320247" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374773v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Ahsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000188661" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>