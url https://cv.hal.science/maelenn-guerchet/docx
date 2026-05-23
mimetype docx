--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -177,6554 +177,6554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Africa’s brain health and economic resilience.</w:t>
+                <w:t xml:space="preserve">Obesity rise plateaus in developed nations and accelerates in developing nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie Rizig</w:t>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Mclaughlin</w:t>
+                <w:t xml:space="preserve">Nowell Phelps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav A Narayan</w:t>
+                <w:t xml:space="preserve">Agnese Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salama</w:t>
+                <w:t xml:space="preserve">Olivia O’driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinedu T Udeh-Momoh</w:t>
+                <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), pp.2506-2517. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 653 (8114), pp.510-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-025-03863-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10383-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05325935v1</w:t>
+                <w:t xml:space="preserve">hal-05626191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apathy, depression, and dementia risk in older adults: A global collaborative study</w:t>
+                <w:t xml:space="preserve">Recruitment and Retention for Alzheimer's Disease Diversity Genetic Cohorts in the ADSP (READD‐ADSP): A global effort to identify genetic factors in Alzheimer's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dae Jong Oh</w:t>
+                <w:t xml:space="preserve">Rufus O Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+                <w:t xml:space="preserve">Olabode Omotoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Harrison</w:t>
+                <w:t xml:space="preserve">Lwere Kamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Won Han</w:t>
+                <w:t xml:space="preserve">David Ndetei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae Hui Kim</w:t>
+                <w:t xml:space="preserve">Michael Cuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), e70148 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.71059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/trc2.70148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601696v1</w:t>
+                <w:t xml:space="preserve">ird-05325919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and Retention for Alzheimer's Disease Diversity Genetic Cohorts in the ADSP (READD‐ADSP): A global effort to identify genetic factors in Alzheimer's disease.</w:t>
+                <w:t xml:space="preserve">Apathy, depression, and dementia risk in older adults: A global collaborative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufus O Akinyemi</w:t>
+                <w:t xml:space="preserve">Dae Jong Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olabode Omotoso</w:t>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lwere Kamada</w:t>
+                <w:t xml:space="preserve">Fleur Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ndetei</w:t>
+                <w:t xml:space="preserve">Ji Won Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Cuccaro</w:t>
+                <w:t xml:space="preserve">Tae Hui Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), e70148 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/trc2.70148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.71059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05325919v1</w:t>
+                <w:t xml:space="preserve">hal-05601696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Older Adults Living With Dementia and Caregiver Strain in Benin</w:t>
+                <w:t xml:space="preserve">Strengthening Africa’s brain health and economic resilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+                <w:t xml:space="preserve">Mie Rizig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thébaut</w:t>
+                <w:t xml:space="preserve">Connor Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sem Harris Ahouantchede</w:t>
+                <w:t xml:space="preserve">Vaibhav A Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">Mohamed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Chinedu T Udeh-Momoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health Regional Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.2506-2517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vhri.2025.101080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-025-03863-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04969947v1</w:t>
+                <w:t xml:space="preserve">ird-05325935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
+                <w:t xml:space="preserve">Quality of Life of Older Adults Living With Dementia and Caregiver Strain in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nicolas</w:t>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sherva</w:t>
+                <w:t xml:space="preserve">Clémence Thébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Sem Harris Ahouantchede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoontae Kim</w:t>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t>
+              <w:t xml:space="preserve">Value in Health Regional Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vhri.2025.101080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313678v1</w:t>
+                <w:t xml:space="preserve">ird-04969947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
+                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Matison</w:t>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Flood</w:t>
+                <w:t xml:space="preserve">Richard Sherva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben C.P. Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Tucker</w:t>
+                <w:t xml:space="preserve">Yoontae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599988v1</w:t>
+                <w:t xml:space="preserve">hal-05313678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel P Matison</w:t>
+                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria M Flood</w:t>
+                <w:t xml:space="preserve">Aidan Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben C P Lam</w:t>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Tucker</w:t>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404 (10455), pp.851-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04592528v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
+                <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+                <w:t xml:space="preserve">Annabel Matison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bennett</w:t>
+                <w:t xml:space="preserve">Victoria Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Wickham</w:t>
+                <w:t xml:space="preserve">Ben C.P. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Singleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anu Mishra</w:t>
+                <w:t xml:space="preserve">Katherine Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 359, pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684932v1</w:t>
+                <w:t xml:space="preserve">hal-04599988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between fruit and vegetable intakes and incident depression in middle-aged and older adults from 10 diverse international longitudinal cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel P Matison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+                <w:t xml:space="preserve">Victoria M Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafath Rafiou Taffa</w:t>
+                <w:t xml:space="preserve">Ben C P Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Galera</w:t>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katherine L Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 359, pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568570v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04592528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lo</w:t>
+                <w:t xml:space="preserve">Richard Lipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindy Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (10), pp.e2437133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle and incident dementia: A COSMIC individual participant datameta-analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafath Rafiou Taffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie van Asbroeck</w:t>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Köhler</w:t>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin P J van Boxtel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.202525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04562477v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2022 symposium on dementia and brain aging in low‐ and middle‐income countries: Highlights on research, diagnosis, care, and impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifestyle and incident dementia: A COSMIC individual participant datameta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie van Asbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kalaria</w:t>
+                <w:t xml:space="preserve">Sebastian Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Maestre</w:t>
+                <w:t xml:space="preserve">Martin P J van Boxtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simin Mahinrad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rufus Olusola Akinyemi</w:t>
+                <w:t xml:space="preserve">John D Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13836⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567273v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04562477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mindy Katz</w:t>
+                <w:t xml:space="preserve">The 2022 symposium on dementia and brain aging in low‐ and middle‐income countries: Highlights on research, diagnosis, care, and impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kalaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simin Mahinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy M Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus Olusola Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04767447v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anu Mishra</w:t>
+                <w:t xml:space="preserve">Trajectory of Cognitive Decline Before and After Stroke in 14 Population Cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindy Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (10), pp.e2437133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.37133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540542v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04767447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Care Time and Costs of Dementia Care in Benin (West Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nowell Phelps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Magloire Gansou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Rachel Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000538262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582914v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Informal Care Time and Costs of Dementia Care in Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magloire Gansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000538262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04571665v1</w:t>
+                <w:t xml:space="preserve">hal-04582914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Literacy in LMICs: what is the evidence for NCDs ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Prevalence and correlates of depressive symptoms among undergraduate health science students at the University of Parakou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafath Rafiou Taffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Noncommunicable Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.202525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384411v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04571665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Pressure, Antihypertensive Use, and Late-Life Alzheimer and Non-Alzheimer Dementia Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Literacy in LMICs: what is the evidence for NCDs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Lennon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+                <w:t xml:space="preserve">Julien Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Crawford</w:t>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aletta Schutte</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Noncommunicable Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708814v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Antihypertensives, Blood Pressure, and Estimated Risk of Dementia in Late Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood Pressure, Antihypertensive Use, and Late-Life Alzheimer and Non-Alzheimer Dementia Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Lennon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren M. Lipnicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruth Peters</w:t>
+                <w:t xml:space="preserve">Aletta Schutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.33353⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000209715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571633v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nairobi Declaration—Reducing the burden of dementia in low‐ and middle‐income countries (LMICs): Declaration of the 2022 Symposium on Dementia and Brain Aging in LMICs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Maestre</w:t>
+                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carrillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raj Kalaria</w:t>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Acosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larry Adams</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13025⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04034070v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04103960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Antihypertensives, Blood Pressure, and Estimated Risk of Dementia in Late Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+                <w:t xml:space="preserve">Darren M. Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj Samtani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
+                <w:t xml:space="preserve">Ruth Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.e2333353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.33353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04103960v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide costs of dementia in 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nairobi Declaration—Reducing the burden of dementia in low‐ and middle‐income countries (LMICs): Declaration of the 2022 Symposium on Dementia and Brain Aging in LMICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kalaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Wimo</w:t>
+                <w:t xml:space="preserve">Daisy Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Seeher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph L Dielemann</w:t>
+                <w:t xml:space="preserve">Larry Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.12901⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03944615v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04034070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
+                <w:t xml:space="preserve">The worldwide costs of dementia in 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Wimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Seeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cyhlarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph L Dielemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.5114 - 5128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291836v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03944615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in dementia risk and risk factors: Individual‐participant data analysis using 21 cohorts across six continents from the COSMIC consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+                <w:t xml:space="preserve">Social connections and risk of incident mild cognitive impairment, dementia, and mortality in 13 longitudinal cohort studies of ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Lima‐costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.12962⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.5114 - 5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03991070v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between alcohol use and dementia in adults aged more than 60 years : a combined analysis of prospective, individual-participant data from 15 international studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in dementia risk and risk factors: Individual‐participant data analysis using 21 cohorts across six continents from the COSMIC consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mewton</w:t>
+                <w:t xml:space="preserve">Erico Castro-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Visontay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Sunderland</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.16035⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330567v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03991070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity and balance in applied dementia research: A charter of conduct and checklist for global collaborations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between alcohol use and dementia in adults aged more than 60 years : a combined analysis of prospective, individual-participant data from 15 international studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Visontay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iracema Leroi</w:t>
+                <w:t xml:space="preserve">D. Lipnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wambui Karanja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nilton Custodio</w:t>
+                <w:t xml:space="preserve">M. Sunderland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5762⟩</w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (3), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/add.16035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710206v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Arm Versus Lower Arm Systolic Blood Pressure and Cardiovascular Outcomes: a Meta-Analysis of Individual Participant Data From the INTERPRESS-IPD Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equity and balance in applied dementia research: A charter of conduct and checklist for global collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracema Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wambui Karanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Adrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Clark</w:t>
+                <w:t xml:space="preserve">Suvarna Alladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Warren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moore</w:t>
+                <w:t xml:space="preserve">Nilton Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.121.18921⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279662v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between social connections and cognition: a global collaborative individual participant data meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+                <w:t xml:space="preserve">Higher Arm Versus Lower Arm Systolic Blood Pressure and Cardiovascular Outcomes: a Meta-Analysis of Individual Participant Data From the INTERPRESS-IPD Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinéad T.J. Mcdonagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-7568(22)00199-4⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (10), pp.2328-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.121.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824043v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSTS OF DEMENTIA IN LOW-AND MIDDLE-INCOME COUNTRIES: A SYSTEMATIC REVIEW</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between social connections and cognition: a global collaborative individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Samtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowsaly Mahalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Chun Pan Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Lipnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Lima-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-7568(22)00199-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-220239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03869701v1</w:t>
+                <w:t xml:space="preserve">hal-03824043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">COSTS OF DEMENTIA IN LOW-AND MIDDLE-INCOME COUNTRIES: A SYSTEMATIC REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeladine Kenne Malaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dayna Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-220239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278019v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03869701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dementia in Africa: Current evidence, knowledge gaps, and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufus Akinyemi</w:t>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Yaria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Njideka Okubadejo</w:t>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.12432⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414090v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision Impairment and Adverse Health Conditions in Congolese Older People: A Population-Based Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+                <w:t xml:space="preserve">Dementia in Africa: Current evidence, knowledge gaps, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Yaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+                <w:t xml:space="preserve">Akin Ojagbemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Njideka Okubadejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000517044⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323206v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Vision Impairment and Frailty among Older People with Low Cognitive Performance in Central Africa: EPIDEMCA Population-Based Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Vision Impairment and Adverse Health Conditions in Congolese Older People: A Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kehoua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achille Tchalla</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000518601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000517044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379819v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+                <w:t xml:space="preserve">Self-Reported Vision Impairment and Frailty among Older People with Low Cognitive Performance in Central Africa: EPIDEMCA Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismand Houinato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000518601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176316v1</w:t>
+                <w:t xml:space="preserve">hal-03379819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Apolipoprotein E ϵ4 allele and neuropsychiatric symptoms among older adults in Central Africa (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610220003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123640v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between visual impairment and cognitive disorders in low-and-middle income countries: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dismand Houinato</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1808878⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933647v1</w:t>
+                <w:t xml:space="preserve">hal-03123640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression in women with a diagnosis of breast cancer. Prevalence of symptoms of depression in Peruvian women with early breast cancer and related sociodemographic factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loida Esenarro</w:t>
+                <w:t xml:space="preserve">Association between visual impairment and cognitive disorders in low-and-middle income countries: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2020.08.003⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1808878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068220v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations Between Systolic Interarm Differences in Blood Pressure and Cardiovascular Disease Outcomes and Mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Boddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinead T.J. Mcdonagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.15997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Dementia among Well-Educated Old-Age Pensioners in Parakou (Benin) in 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Depression in women with a diagnosis of breast cancer. Prevalence of symptoms of depression in Peruvian women with early breast cancer and related sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Casavilca-Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Liendo-Picoaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Amoussou</w:t>
+                <w:t xml:space="preserve">Karina Cancino-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Takpara</w:t>
+                <w:t xml:space="preserve">Loida Esenarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49, pp.210-217. </w:t>
+              <w:t xml:space="preserve">Seminars in Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), pp.293-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000508623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946471v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating prevalence of subjective cognitive decline in and across international cohort studies of aging: a COSMIC study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Dementia among Well-Educated Old-Age Pensioners in Parakou (Benin) in 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Röhr</w:t>
+                <w:t xml:space="preserve">Paulin Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Pabst</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuda Turana</w:t>
+                <w:t xml:space="preserve">Claire Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-020-00734-y⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000508623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105760v1</w:t>
+                <w:t xml:space="preserve">hal-02946471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive formulas for estimation of height in sub-Saharan African older people: A new formula (EPIDEMCA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73, pp.110725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nut.2020.110725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Central Africa Daily Functioning Interference Scale for Dementia Diagnosis in Older Adults: The EPIDEMCA Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+                <w:t xml:space="preserve">Estimating prevalence of subjective cognitive decline in and across international cohort studies of aging: a COSMIC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Röhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Riedel-Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pérès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+                <w:t xml:space="preserve">Frank Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuda Turana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000492782⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-020-00734-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980277v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric symptoms among older adults living in two countries in Central Africa (EPIDEMCA study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Development of the Central Africa Daily Functioning Interference Scale for Dementia Diagnosis in Older Adults: The EPIDEMCA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1-2), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000492782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.5006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01924059v1</w:t>
+                <w:t xml:space="preserve">hal-01980277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric symptoms among older adults living in two countries in Central Africa (EPIDEMCA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421525v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular health and dementia incidence among older adults in Latin America: Results from the 10/66 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Perales-Puchalt</w:t>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Vidoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Billinger</w:t>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5107⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517268v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle Brachial Index (ABI) predicts 2-year mortality risk among older adults in the Republic of Congo: The EPIDEMCA-FU study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular health and dementia incidence among older adults in Latin America: Results from the 10/66 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Perales-Puchalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Llibre Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harielle Samba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Eric Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Billinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1041-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173508v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“When someone becomes old then every part of the body too becomes old”: Experiences of living with dementia in Kintampo, rural Ghana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ankle Brachial Index (ABI) predicts 2-year mortality risk among older adults in the Republic of Congo: The EPIDEMCA-FU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seth Owusu-Agyei</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1363461519847054⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286, pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517271v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of Neuropsychiatric Symptoms and Distress in Dementia among Older People in Central Africa (EPIDEMCA Study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“When someone becomes old then every part of the body too becomes old”: Experiences of living with dementia in Kintampo, rural Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naana Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Nyame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Yoro‐zohoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Charlotte Tawiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bébène Ndamba‐bandzouzi</w:t>
+                <w:t xml:space="preserve">Seth Owusu-Agyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (5), pp.895-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.16234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1363461519847054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359161v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body mass index and peripheral arterial disease, a “U-shaped” relationship in elderly African population – the EPIDEMCA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Aboyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
@@ -6756,5269 +6756,5403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People with Dementia in Sub-Saharan Africa: From Support to Abuse by Caregivers: Results of EPIDEMCA-FU Program in Congo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severity of Neuropsychiatric Symptoms and Distress in Dementia among Older People in Central Africa (EPIDEMCA Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Inès Yoro‐zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba‐bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000489846⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148572v1</w:t>
+                <w:t xml:space="preserve">hal-02359161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg length, skull circumference, and the incidence of dementia in Latin America and China: A 10/66 population-based cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daisy Acosta</w:t>
+                <w:t xml:space="preserve">People with Dementia in Sub-Saharan Africa: From Support to Abuse by Caregivers: Results of EPIDEMCA-FU Program in Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariella Guerra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Jimenez-Velazquez</w:t>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195133⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517259v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+                <w:t xml:space="preserve">Leg length, skull circumference, and the incidence of dementia in Latin America and China: A 10/66 population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Jimenez-Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afx011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018180v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of toxoplasmosis and its association with dementia in older adults in central Africa: A result from the EPIDEMCA programme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mbelesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tmi.13151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afx011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891172v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of dementia in mainland China, Hong Kong and Taiwan: an updated systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Prevalence of toxoplasmosis and its association with dementia in older adults in central Africa: A result from the EPIDEMCA programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Tzu Wu</w:t>
+                <w:t xml:space="preserve">Nathalie Bouscaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kit Yee Chan</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy007⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517256v1</w:t>
+                <w:t xml:space="preserve">hal-01891172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohort study of the effects of older adult care dependence upon household economic functioning, in Peru, Mexico and China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Prevalence of dementia in mainland China, Hong Kong and Taiwan: an updated systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Tzu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
+                <w:t xml:space="preserve">a Matthew Prina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+                <w:t xml:space="preserve">Kit Yee Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195567. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.709-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517263v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index: An Ubiquitous Marker of Cognitive Impairment—The EPIDEMCA Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A cohort study of the effects of older adult care dependence upon household economic functioning, in Peru, Mexico and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003319717736608⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635516v1</w:t>
+                <w:t xml:space="preserve">hal-03517263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition and obesity among elderly people living in two cities of developing countries: Prevalence and associated factors in the EDAC study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ankle–Brachial Index: An Ubiquitous Marker of Cognitive Impairment—The EPIDEMCA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fayemendy</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (6), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003319717736608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986222v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey without maps—Understanding the costs of caring for dependent older people in Nigeria, China, Mexico and Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Mayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueqin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0182360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-rated health and its association with mortality in older adults in China, India and Latin America—a 10/66 Dementia Research Group study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Falk</w:t>
+                <w:t xml:space="preserve">Undernutrition and obesity among elderly people living in two cities of developing countries: Prevalence and associated factors in the EDAC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingmar Skoog</w:t>
+                <w:t xml:space="preserve">Philippe Fayemendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Johansson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosie Mayston</w:t>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.40-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517251v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, awareness, treatment, and control of hypertension in older people in Central Africa: the EPIDEMCA study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iléana Desormais</w:t>
+                <w:t xml:space="preserve">Self-rated health and its association with mortality in older adults in China, India and Latin America—a 10/66 Dementia Research Group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Skoog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Mayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Hypertension : JASH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.932-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afx126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556914v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide costs of dementia 2015 and comparisons with 2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Matthew Prina</w:t>
+                <w:t xml:space="preserve">Prevalence, awareness, treatment, and control of hypertension in older people in Central Africa: the EPIDEMCA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society of Hypertension : JASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517239v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social aspects of dementia in Central Africa (EDAC Survey)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+                <w:t xml:space="preserve">The worldwide costs of dementia 2015 and comparisons with 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Wimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma‐claire Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Faure-Delage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+                <w:t xml:space="preserve">Yu‐tzu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matthew Prina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Neurological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2016.07.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394083v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Social aspects of dementia in Central Africa (EDAC Survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Faure-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (5), pp.681-687</w:t>
+              <w:t xml:space="preserve">African Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340387v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the social representation of the people with dementia by the family carers in Republic of Congo towards their conviction by a customary jurisdiction, preliminary report from the EPIDEMCA-FU study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Dementia-associated mortality and its predictors among older adults in sub-Saharan Africa: results from a 2-year follow-up in Congo (the EPIDEMCA-FU study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (11), pp.1254-1255</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (5), pp.681-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303452v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent global trends in the prevalence and incidence of dementia, and survival with dementia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">From the social representation of the people with dementia by the family carers in Republic of Congo towards their conviction by a customary jurisdiction, preliminary report from the EPIDEMCA-FU study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Albanese</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (11), pp.1254-1255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517231v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic status of older people’s households in urban and rural settings in Peru, Mexico and China: a 10/66 INDEP study cross-sectional survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Recent global trends in the prevalence and incidence of dementia, and survival with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma-Claire Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matthew Prina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-016-0188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40064-016-1913-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517200v1</w:t>
+                <w:t xml:space="preserve">hal-03517231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a brief assessment and algorithm for ascertaining dementia in low-income and middle-income countries: the 10/66 short dementia diagnostic schedule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">The economic status of older people’s households in urban and rural settings in Peru, Mexico and China: a 10/66 INDEP study cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lloyd-Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40064-016-1913-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517205v1</w:t>
+                <w:t xml:space="preserve">hal-03517200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet, Alcohol Consumption and Cognitive Disorders in Central Africa: A Study from the EPIDEMCA Program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a brief assessment and algorithm for ascertaining dementia in low-income and middle-income countries: the 10/66 short dementia diagnostic schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0487-y⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.e010712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241244v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Stressful Life Events and Cognitive Disorders in Central Africa: Results from the EPIDEMCA Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Diet, Alcohol Consumption and Cognitive Disorders in Central Africa: A Study from the EPIDEMCA Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000375462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216163v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocysticercosis: A natural human model of epileptogenesis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Association between Stressful Life Events and Cognitive Disorders in Central Africa: Results from the EPIDEMCA Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fayemendy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (2), pp.177-183. </w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.12849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000375462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090283v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in the 3’untranslated region of APP as a genetic determinant of cerebral amyloid angiopathy</w:t>
+                <w:t xml:space="preserve">Neurocysticercosis: A natural human model of epileptogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+                <w:t xml:space="preserve">C. de Rouvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wallon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pottier</w:t>
+                <w:t xml:space="preserve">P. Fayemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.61⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234142v1</w:t>
+                <w:t xml:space="preserve">hal-01090283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mild cognitive impairment and dementia and undernutrition among elderly people in Central Africa: some results from the EPIDEMCA (Epidemiology of Dementia in Central Africa) programme.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+                <w:t xml:space="preserve">Mutation in the 3’untranslated region of APP as a genetic determinant of cerebral amyloid angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204594v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Aboyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (11), pp.1462-1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie des démences en Afrique Sub-saharienne.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between mild cognitive impairment and dementia and undernutrition among elderly people in Central Africa: some results from the EPIDEMCA (Epidemiology of Dementia in Central Africa) programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 199 (7), pp.1187-1197</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (2), pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415580v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence and witchcraft accusations against older people in Central and Western Africa: toward a new status for the older individuals?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidémiologie des démences en Afrique Sub-saharienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Epidemca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (5), pp.546-7</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (7), pp.1187-1197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207877v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of dementia in Central Africa (EPIDEMCA): protocol for a multicentre population-based study in rural and urban areas of the Central African Republic and the Republic of Congo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléana Desormais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2193-1801-3-338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the economic and social effects of care dependence in later life: protocol for the 10/66 research group INDEP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Uwakwe</w:t>
+                <w:t xml:space="preserve">Violence and witchcraft accusations against older people in Central and Western Africa: toward a new status for the older individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tognidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.546-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517151v1</w:t>
+                <w:t xml:space="preserve">hal-01207877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dependent personality disorder associated with mild cognitive impairment and dementia in Central Africa? A result from the EPIDEMCA programme.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Exploring the economic and social effects of care dependence in later life: protocol for the 10/66 research group INDEP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Mayston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Uwakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S104161021400180X⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073827v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">for the EPIDEMCA investigators. Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Is dependent personality disorder associated with mild cognitive impairment and dementia in Central Africa? A result from the EPIDEMCA programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S104161021400180X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335614v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a low ankle-brachial index and dementia in a general elderly population in Central Africa (Epidemiology of Dementia in Central Africa Study).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">for the EPIDEMCA investigators. Prevalence of peripheral artery disease in the elderly population in urban and rural areas of Central Africa: the EPIDEMCA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Desormais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.1462-1472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00925519v1</w:t>
+                <w:t xml:space="preserve">hal-01335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of peripheral artery disease in elder general population of two cities of Central Africa: Bangui and Brazzaville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Association between a low ankle-brachial index and dementia in a general elderly population in Central Africa (Epidemiology of Dementia in Central Africa Study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Salazar</w:t>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (2), pp.164-9. </w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (7), pp.1135-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jgs.12310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920996v1</w:t>
+                <w:t xml:space="preserve">hal-00925519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Epidemiology of dementia in elderly living in the 3rd borough of Bangui (Central African Republic)].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of peripheral artery disease in elder general population of two cities of Central Africa: Bangui and Brazzaville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal M'Belesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.164-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13149-012-0247-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00920926v1</w:t>
+                <w:t xml:space="preserve">hal-00920996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with dementia among elderly people living in two cities in Central Africa: the EDAC multicenter study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">[Epidemiology of dementia in elderly living in the 3rd borough of Bangui (Central African Republic)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (5), pp.388-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-012-0247-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933435v1</w:t>
+                <w:t xml:space="preserve">hal-00920926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Dementia among Elderly People Living in Cotonou, an Urban Area of Benin (West Africa).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Factors associated with dementia among elderly people living in two cities in Central Africa: the EDAC multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cowppli-Bony</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000328255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678418v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle-brachial index as a marker of cognitive impairment and dementia in general population. A systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Prevalence of Dementia among Elderly People Living in Cotonou, an Urban Area of Benin (West Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saizonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cowppli-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.03.024⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000328255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678362v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the association between cysticercosis and epilepsy in Africa.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ankle-brachial index as a marker of cognitive impairment and dementia in general population. A systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2009.02401.x⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 216 (2), pp.251-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608283v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the use of historical events to estimate the age of subjects aged 65 years and over in Cotonou (Benin).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the association between cysticercosis and epilepsy in Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien D S Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Aguèh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000301715⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (5), pp.830-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2009.02401.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607346v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of dementia in elderly living in two cities of Central Africa: the EDAC survey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Validation of the use of historical events to estimate the age of subjects aged 65 years and over in Cotonou (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Tabo</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Aguèh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.12-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000301715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000320247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00607295v1</w:t>
+                <w:t xml:space="preserve">hal-00607346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairment and dementia in elderly people living in rural Benin, west Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Prevalence of dementia in elderly living in two cities of Central Africa: the EDAC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal M'Belesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maxime Mouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3), pp.261-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000320247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive impairment and dementia in elderly people living in rural Benin, west Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussiliou Noël Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Ahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.34-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000188661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12086,51 +12220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329A0F82"/>
+    <w:nsid w:val="5231B6DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12317,51 +12451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelenn-guerchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0470-5556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193890704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359308491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Rizig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mclaughlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav A Narayan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu T Udeh-Momoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03863-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Jong Oh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipnicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Harrison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hui Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus O Akinyemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Omotoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lwere Kamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ndetei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cuccaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.70148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04969947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeladine Kenne Malaha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Harris Ahouantchede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04599988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Matison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C.P. Lam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tucker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04592528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel P Matison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Flood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C P Lam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Lipnicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Tucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Rafiou Taffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adoukonou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crawford" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lipton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Katz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.37133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04562477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Asbroeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#246;hler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P J van Boxtel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Crawford" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13846" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kalaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Mahinrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy M Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Olusola Akinyemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13836" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04767447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04582914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magloire Gansou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538262" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04571665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04384411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lennon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chun Pan Lam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Schutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209715" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lennon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Lipnicki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Peters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.33353" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04034070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carrillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Acosta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Adams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowsaly Mahalingam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Samtani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima&#8208;costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03944615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wimo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Seeher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cyhlarova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Dielemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03991070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Harris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Castro-Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima-Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mewton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Visontay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipnicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunderland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracema Leroi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wambui Karanja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Adrion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Alladi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Custodio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04279662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Warren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.121.18921" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(22)00199-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03869701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayna Achille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220239" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220003993" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03414090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Akinyemi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yaria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Ojagbemi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Okubadejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12432" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03323206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379819v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02933647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1808878" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03068220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca-Zambrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Liendo-Picoaga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino-Maldonado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loida Esenarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2020.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.15997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02946471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Amoussou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Takpara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508623" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03105760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne R&#246;hr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pabst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Riedel-Heller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jessen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Turana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00734-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02496569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110725" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01980277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492782" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01924059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perales-Puchalt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vidoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llibre Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Billinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02173508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Samba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.05.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naana Agyeman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Nyame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tawiah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Owusu-Agyei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461519847054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro&#8208;zohoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba&#8208;bandzouzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16234" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Desormais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000825" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489846" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prince" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guerra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqin Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Jimenez-Velazquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195133" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018180v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscaren" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13151" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tzu Wu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma-Claire Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Matthew Prina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Yee Chan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lloyd-Sherlock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Sosa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195567" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01635516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003319717736608" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01986222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maxime Mouanga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Mayston" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallardo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182360" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517251v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Falk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Skoog" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Johansson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01556914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma&#8208;claire Ali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;tzu Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthew Prina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.07.150" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faure-Delage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01303452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Albanese" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0188-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-1913-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01241244v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0487-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375462" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01090283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rouvray" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12849" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goupil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pottier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.61" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Epidemca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01207877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tognid&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061648v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-338" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Uwakwe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073827v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400180X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tabo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12310" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H9299TR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.05.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0247-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZB7NHPRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111364" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussiliou No&#235;l Para&#239;so" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saizonou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cowppli-Bony" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328255" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.03.024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608283v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D S Pion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2009.02401.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Agu&#232;h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000301715" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607295v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320247" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374773v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Ahsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000188661" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelenn-guerchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0470-5556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193890704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359308491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Galeazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;driscoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10383-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus O Akinyemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Omotoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lwere Kamada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ndetei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cuccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.70148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Jong Oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipnicki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Harrison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hui Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05325935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Rizig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mclaughlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav A Narayan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu T Udeh-Momoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03863-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04969947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeladine Kenne Malaha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Harris Ahouantchede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04599988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Matison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C.P. Lam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04592528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel P Matison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Flood" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C P Lam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Lipnicki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Tucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crawford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lipton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Katz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.37133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Rafiou Taffa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adoukonou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04562477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Asbroeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#246;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P J van Boxtel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Crawford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kalaria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Maestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Mahinrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy M Acosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Olusola Akinyemi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13836" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04767447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04582914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magloire Gansou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04571665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04384411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lennon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chun Pan Lam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Schutte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowsaly Mahalingam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Samtani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima&#8208;costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lennon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Lipnicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.33353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04034070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carrillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Acosta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Adams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03944615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wimo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Seeher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cyhlarova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Dielemann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12901" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03991070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Harris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Castro-Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Lima-Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12962" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mewton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Visontay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipnicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunderland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracema Leroi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wambui Karanja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Adrion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Alladi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Custodio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5762" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04279662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Warren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boddy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.121.18921" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(22)00199-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03869701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayna Achille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220239" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220003993" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03414090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Akinyemi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Ojagbemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Okubadejo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03323206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517044" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518601" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02933647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1808878" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead T.J. Mcdonagh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.15997" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03068220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca-Zambrano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Liendo-Picoaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino-Maldonado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loida Esenarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2020.08.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02946471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Amoussou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Takpara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508623" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02496569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110725" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03105760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne R&#246;hr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pabst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Riedel-Heller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jessen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Turana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00734-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01980277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492782" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01924059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perales-Puchalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vidoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llibre Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Billinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02173508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Samba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.05.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naana Agyeman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Nyame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tawiah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Owusu-Agyei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461519847054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Desormais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000825" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro&#8208;zohoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba&#8208;bandzouzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16234" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489846" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prince" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guerra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqin Huang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Jimenez-Velazquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195133" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891172v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscaren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13151" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tzu Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma-Claire Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Matthew Prina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Yee Chan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517263v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lloyd-Sherlock" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Sosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195567" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01635516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003319717736608" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517247v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Mayston" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182360" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01986222v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maxime Mouanga" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Falk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Skoog" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Johansson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afx126" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01556914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma&#8208;claire Ali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;tzu Wu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthew Prina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.07.150" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faure-Delage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Anne-Claire Harielle Anne-Charielle Anne-Claharielle Anne-Claireirelaire Samba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01303452v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Albanese" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0188-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-1913-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01241244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0487-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375462" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01090283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rouvray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12849" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goupil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pottier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.61" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204817v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01204594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Epidemca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061648v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01207877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tognid&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Uwakwe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-379" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073827v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400180X" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335614v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925519v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tabo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12310" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H9299TR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.05.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920926v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0247-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZB7NHPRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933435v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111364" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678418v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussiliou No&#235;l Para&#239;so" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saizonou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cowppli-Bony" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678362v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.03.024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608283v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D S Pion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2009.02401.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Agu&#232;h" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000301715" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00607295v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320247" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374773v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Ahsen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000188661" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>