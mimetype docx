--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A560A9A"/>
+    <w:nsid w:val="D74DCBFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>