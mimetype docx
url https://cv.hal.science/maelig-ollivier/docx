--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics behavior of AMZ4 bulk metallic glass powder under various oxidation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansinee Longkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 188136, pp.188136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.188136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05606368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D74DCBFD"/>
+    <w:nsid w:val="2AB0B4CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05606368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansinee Longkaew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.188136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>