--- v2 (2026-05-01)
+++ v3 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics behavior of AMZ4 bulk metallic glass powder under various oxidation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansinee Longkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 188136, pp.188136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.188136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05606368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maelig Ollivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelig-ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6791-1907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182414515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics behavior of AMZ4 bulk metallic glass powder under various oxidation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansinee Longkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 188136, pp.188136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.188136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05606368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and wettability control of soda-lime silica glass surfaces by femtosecond laser texturing and curing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.157490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 oxidized in steam and in oxygen at high temperatures using HT- XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109028. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02961012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway characterization of Zircaloy-4 cladding samples oxidized in steam at high temperature using in-situ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2021 (HTCPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2081 COnCOrD (Couplage méCanique Oxydation Diffusion), Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de corrosion du Zircaloy-4 à haute température sous vapeur d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), May 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du phénomène de &amp;lt;i&amp;gt;breakaway&amp;lt;/i&amp;gt; lors de l'oxydation du zircaloy-4 sous vapeur d'eau à haute température (&amp;gt;800°C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre SPIN - Sciences des Processus Industriels et Naturels; Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-SiC nanowires and SiC nanotubes: from an original growth method to potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Latu-Romain,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Formation of Semiconductor Interfaces, ICFSI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Nanowire-Based Transistors for Electrical DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Saddow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fradetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by S. E. Saddow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Carbide Biotechnology (Second Edition): A Biocompatible Semiconductor for Advanced Biomedical Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-25, 2016, 978-0-12-802993-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanostructures à une dimension à base de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Universite de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanostructures à une dimension à base de carbure de silicium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENI095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AB0B4CB"/>
+    <w:nsid w:val="DAF6E4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05606368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansinee Longkaew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.188136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelig-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6791-1907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182414515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05606368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansinee Longkaew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.188136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02961012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Latu-Romain," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Saddow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Choi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>