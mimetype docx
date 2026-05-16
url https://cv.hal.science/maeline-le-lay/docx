--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëline Le Lay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maeline-le-lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6838-3875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159091667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282093712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000388825738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures d'Afrique et notamment de l'Afrique centrale et des Grands Lacs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre, performance, festivals en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts en contexte de (post-)conflit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du théâtre à l'époque coloniale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écocritique et littérature polynésienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques des Grands Lacs (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ranaivoson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sépia, Chroniques, 2019, 979-10-334-0187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au dessous du volcan : Rencontres littéraires de Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirlesse, Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Lay, Maëline; Mirlesse, Alexandre. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépia éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-334-0177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive re(mix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Siegert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, Arts contemporains, Christophe Viart; Emmanuelle Chérel; Bernard Guelton, 9782753542709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole construit le pays&amp;quot;. Théâtre, langues et didactisme au Katanga (République démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.496, 2014, Francophonies, Xavier Garnier, 9782745327918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme&amp;quot; (Majeure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Écrire le fleuve Congo après Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubumbashi, épicentre littéraire&amp;quot; (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabuya Ramcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2009, Lubumbashi, épicentre littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandel Andrew, 2023, Moving Words. Literature, Memory, and Migration in Berlin, Toronto University Press, series Anthropological Horizons (dir. Michael Lambek), Toronto, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fable mystique (Mudimbe, Hesse) : une littérature micropolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 ((2025 – 2)), pp.293-316. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18492981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNTOKUN (Wole), The Chibok Girls : Our Story / Les Filles de Chibok : notre histoire. Traduit de l’anglais (Nigeria) et présenté par Marianne Drugeon et Florence March, avec la collaboration de Béla Czuppon. Toulouse : Presses universitaires du Midi, coll. Nouvelles Scènes – anglais, 2024, 123 p. – ISBN 978-2-810-71307‑3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.175-177. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121991ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Diagne (Souleymane Bachir), Ubuntu : entretien avec Françoise Blum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121979ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Fila-Bakabadio et Jean-Baptiste Naudy des éditions Ròt-Bò-Krik (Paris, 28 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.180-188. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116459ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05480038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahi’o i tō mou’a. « Regarde ta montagne ». Lecture écocritique de la littérature polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts sans sépulture de Daddy Moanda Kamono. À propos de Épitaphe-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Récolte : revue des comités de lecture de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des écrivaines françaises noires au temps de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116454ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cimetière de l'esprit de Dambudzo Marechera [Traduit de l’anglais (Zimbabwe) et introduit par Xavier Garnier et Pierre Leroux. Le Palais-sur-Vienne : Project’îles, coll. Poésie Shayinr, 2024, 316 p. – ISBN 978-2-493-03622-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole ‘hors-plateau’ comme source : Réflexion sur l’usage d’une retranscription de table-ronde dans le cadre d’une recherche sur le théâtre au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (5), pp.215-276. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisons Veena Das</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04260640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Disaster: Ordinary Fictions, Resilience, and the Demand for Recognition in Eastern DR Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opphil-2022-0258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] LOCHA MATESO (Emmanuel), Écrire le Congo : de Conrad à Césaire. Préface d’Isidore Ndaywel è Nziem. Paris : L’Harmattan, coll. Études africaines : série littérature, 2023, 322 p. – ISBN 978-2-140-32344-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 56, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109983ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Dumas (Hélène), Sans ciel ni terre: paroles orphelines du génocide des Tutsi (1994-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.198-201. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106481ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALLIER (Pierre-Alain), VAN EECKENRODE (Marie), VAN SCHUYLENBERGH (Patricia), éd., Belgique, Congo, Rwanda et Burundi : guide des sources de l’histoire de la colonisation (19e-20e siècle). Vers un patrimoine mieux partagé ! Turnhout : Brepols, 2021, 2 vol., IV-2294 p., 233 ill. – ISBN 978-2-503-59598-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098526ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murphy Maureen. — Voir autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1026-1028. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Gehrmann (Susanne) et Schönwetter (Charlott), eds., The Ubiquitous Figure of the Child Soldier : Interviews with African Writers, Academics and Cultural Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.211-214. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des textes et des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.123-126. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is my weapon’: Slam and Political Activism at Goma, North Kivu, Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eastafrica.4261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, s'instruire, écrire. Sur Rêver en temps de guerre de Ngugi wa Thiong'o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme'. Slam et activisme politique à Goma, Nord-Kivu- RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux désastres : histoires d'amour, résilience et demande de reconnaissance à l'Est de la RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.8267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Senegalese Stagecraft. Decolonizing Theatre-Making in Francophone Africa, by Brian Valente-Quinn. African Studies Review, vol. 65 no. 2, 2022, p. E24-E26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buja sans tabous, un festival de théâtre au diapason des quartiers au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Théâtre, performance et parole politique dans l’espace public, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.10058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire famille, faire société. Sur Madres Paralelas de Pedro Almodovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondson (Laura), Performing Trauma in Central Africa : Shadows of Empire. Bloomington : Indiana University Press, coll. African Expressive Cultures, 2018, xv-348 p. – ISBN 978-0-253-03247-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.182-185. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091432ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALENTE-QUINN (Brian), Senegalese Stagecraft : Decolonizing Theater-Making in Francophone Africa. Evanston (IL) : Northwestern University Press, coll. Performance Works, 2021, xi-202 p. – ISBN 978-0-810-14366-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.226. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1087093ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing for Peace and Social Change in Africa's Great Lakes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0307883320000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme thérapie&amp;quot;. Recension de Isabelle Blondiaux, La littérature peut-elle soigner? La lecture et ses variations thérapeutiques. (Paris : Champion, coll. Unichamp, 2018, 199 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.fabula.org/revue/document12970.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage : Nairobi Noir, a collection of short stories edited by Peter Kimani. Abuja/London : Cassava Republic Press, 2020, 246 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://journals.openedition.org/eastafrica/1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jean-Pierre Orban, Toutes les îles et l’océan. Paris : Mercure de France, 2018, 287 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1077-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chiffonnier à l’anthropologue : statut du texte et positionnement du chercheur sur un terrain littéraire et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'écriture dans la plaie”. À propos de Alexandre Gefen, Réparer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lotte. Les revues font la culture ! Négociations postcoloniales dans les périodiques parisiens relatifs à l'Afrique (1947-2012). Trier, Wissenschaftlicher Verlag Trier (&amp;quot;Studien zu Literaruren und Kunst Afrikas&amp;quot;), 2016, 324 p., bibl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.539-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ndala (Blaise), Sans capote ni kalachnikov. Montréal, Mémoires d'encrier, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le paradigme conradien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.2961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : NDALIKO RIVERS (Chérie), Necessary Noise. Music, Film, and Charitable Imperialism in the Eastern Congo. Oxford ; New York : Oxford University Press, 2016, XIX-285 p., ill. cartes - ISBN 978-0-19-049958-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.264--268. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDERSEN (Frits), The Dark Continent ? Images of Africa in European Narratives about the Congo, Aarhus, Aarhus University Press, 2016, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176--178. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.152.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceuppens Bambi & Baloji Sammy (eds.). — Congo Art Works. Peinture populaire. Bruxelles, éditions Racine-Musée royal de l’Afrique centrale, 2016, 200 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.542-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanizing classical European playwrights (Shakespeare and Molière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (3), pp.493-512. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X18001027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Claire Ducournau, La fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone, 1960-2012 Paris, Cnrs Éditions, 2017, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.290--293. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2018.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au catalogue des Éditions Nzoi (Kinshasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Lecomte (Frédérique), dir., Théâtre & Réconciliation. Méthode pour une pratique théâtrale dans les zones de conflit (Bruxelles : La Lettre volée, coll. Essais, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Plastow (Jane), Hutchison (Yvette), Matzke (Christine), eds., &amp;quot;Contemporary Women&amp;quot; (n°sp. de African Theatre), n°14 (Woodbridge: James Currey, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre belgo-congolais? Le champ théâtral congolais, de la domestication à la coopération (1930-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'éclairage au théâtre, 273, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Douxami (Christine), Le Théâtre noir brésilien : un processus militant d’affirmation de l’identité afro-brésilienne (Paris : L’Harmattan, coll. Logiques sociales, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Le théâtre populaire en Afrique de l'Ouest”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le témoignage. À propos de Postcolonial Life Narratives: Testimonial Transactions de Gillian Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051544ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Wilson-Lee (Edward), Shakespeare in Swahililand. Adventures with the Ever-Living Poet, Londres, William Collins, 2016, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.186--187. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.147.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages et récits de vie dans la postcolonie. A propos de Postcolonial Life Narrative. Testimonial transactions de Gillian Whitlock (OUP, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051543ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASTOW (Jane), HUTCHISON (Yvette) & MATZKE (Christine), eds., Contemporary Women, [N° sp. de] African Theatre, (Woodbridge (UK) : James Currey ; Rochester (NY) : Boydell & Brewer), n°14, 2015, 144 p. – ISBN 9781847011312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.224-226. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040957ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard, africaniste in-discipliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.209-212. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.143.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and Theatrical Circulations in the Democratic Republic of Congo, Rwanda and Burundi, from the Belgian Colonial Empire to the Africa of the Great Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artl@s Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, South-South Circulations, 5 (2), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Breed (Ananda), Performing the Nation. Genocide, Justice, Reconciliation (Chicago, Seagull Books, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. À propos de Beauté Congo et des expositions d’art contemporain africain dans l’espace muséal français : le retour du refoulé colonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037794ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réécriture des témoignages du Congo chez David Van Reybrouck et Lorent Wanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textyles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/textyles.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Alternatives théâtrales, « Créer à Kinshasa / Creating in Kinshasa », n° 121-122-123, Louvain-La-Neuve, 2E trimestre, 2014 – ISSN 0774-4146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033176ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un théâtre participatif dans les cités minières du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Asso (Annick), Le théâtre du génocide. Shoah et génocides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de David Van Reybrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un théâtre participatif dans les cités minières du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, « Formes mineures et minoritaires dans les arts du spectacle », éds. Pierre Katuszewski &amp; Sandrine Dubouilh, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rettová (Alena), Chanter l’existence. La poésie de Sando Marteau et ses horizons philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rumeur de la ville à la voix de l’Autorité : les écrits en swahili à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrits hors-champ, 83 (1), pp.14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de David Van Reybrouck (texte et spectacle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages : Françoise Coissard, Incendies de Wajdi Mouawad,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.242-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’ouvrage : Xavier Garnier, The Swahili Novel. Challenging the Idea of ‘Minor Literature‘</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. Tchokhote (Rémi Armand), Transgression in Swahili Narrative Fiction and its Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: COISSARD (Françoise), Wajdi Mouawad, Incendies. Paris : Honoré Champion, coll. Entre les lignes. Littératures Sud, 2014, 124 p. – ISBN 978-2-7453-2735-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026299ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages : Filip de Boeck & Marie-Françoise Plissart, Kinshasa. Tales of the Invisible City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.243-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. « Garnier (Xavier), The Swahili Novel. Challenging the idea of ‘Minor Literature’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: GIBBS (James), ed., Festivals. [N° sp. de] African Theatre, (Woodbridge (UK) : James Currey ; Rochester (NY) : Boydell & Brewer), n°11, 2012, 156 p. ; p. vii-xv+1-99 – ISBN 978-1-84701-057-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026275ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’ouvrage : Martin Banham, James Gibbs & Femi Osofisan dirs, African Theatre, n° 11 “Festivals”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. &amp;quot;Kalunga Mwela (Marcel), Tamthilia Mbili za Kifaranza&amp;quot; [Deux pièces de théâtre en français] : Michezo ya Mfalme [Le Roi s’amuse], Victor Hugo, na Kanuni kwa Kuishi Maisha ya Kisaa [Les règles du savoir-vivre dans la société moderne], Jean-Luc Lagarce »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grâce des ténèbres et de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique : &amp;quot; Chanter l'existence. La poésie de Sando Marteau et ses horizons philosophiques de Alena Rettova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.228-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une satire de la Françafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublie ! suivi de Voisins anonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et destin national au Congo-Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 Traductions postcoloniales, pp.150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji et Patrick Mudekereza en résidence au Musée royal de l'Afrique centrale, Congo Far West, Arts, sciences et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 Traductions poscoloniales, pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamthilia Mbili za Kifaranza&amp;quot; de Marcel Kalunga Mwela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Heidenreich-Seleme, Lien & O'Toole, Sean, eds, &amp;quot;Über(W)unden. Art in Troubled Times&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Congo. Une histoire de David Van Reybrouck. Regards croisés d'historiens et d'écrivains. Conversations avec Pierre Halen, Bogumil Jewsiewicki, Lionel Manga, Papy Maurice Mbwiti, retransmises par Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021716ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays est parti à M'Pemba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre congolais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Congo : des origines à la République Démocratique de Isidore Ndaywel è Nziem &amp;quot; compte rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.210-212. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026371ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kama... de Sando Marteau : la traversée d'un paysage humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues d'écriture à Lubumbashi: une littérature diglossique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lubumbashi, épicentre littéraire, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre au Katanga: aperçu historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunda Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lubumbashi, épicentre littéraire, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Halen (Pierre) & Walter (Jacques), dir., Les Langages de la mémoire. Littérature, médias et génocide au Rwanda.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035145ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Arndt (Susan), Breitinger (Eckhard) & Spitczok von Brinsinski (Marek), eds., Theatre, Performance and New Media in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (25), pp.70 - 71. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Koch (Jule), Karibuni Wananchi. Theatre for Development in Tanzania. Variations and Tendencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.978 - 981. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035148ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Odhiambo (Christopher Joseph), Theatre for Development in Kenya. In Search of an Effective Procedure and Methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.118 - 119. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji, figurer la mémoire stratifiée d’un territoire forgé par la politique coloniale Une conversation avec Maëline Le Lay, au prisme des écrits de V.Y. Mudimbe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V.Y. Mudimbe (dir. Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twaweza Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Gems, 978-9966128256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji, Confronter les regards pour figurer la mémoire stratifiée d’un territoire forgé par la politique coloniale. Une conversation avec Maëline Le Lay, au prisme des écrits de V.-Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V.-Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping and Escaping the Colony in Mudimbe's, Ruti's, and Nayigiziki's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unfinished Histories. Empire and Postcolonial Resonance in Central Africa and Belgium (ed. Pierre-Philippe Fraiture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leuven University Press, 2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03852375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature in the Great Lakes Region : Between Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grace A. Musila (ed.), The Routledge Handbook of African Popular Culture. London: Routledge, May 2022, pp. 204-221.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03852380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature in the Great Lakes : Between Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grace Musila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of African Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Handbooks, pp.204-221, 2022, 978-0-367-48386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping and Escaping the Colony in Ruti’s, Mudimbe’s, and Nayigiziki’s works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Philippe Fraiture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Africa and Belgium : Empire and Postcolonial Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Theatre in the Great Lakes Region : In Pursuit of Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chérie Rivers Ndaliko; Samuel Mark Anderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Emergency. Aesthetics and Aid in African Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-247, 2020, The Art of Emergency. Aesthetics and Aid in African Crises, 9780190692339. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190692322.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kiwele in Elisabethville (1946-1961) and the Birth of an Urban Culture in the Colonial Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sammy Baloji; Vincent Van Velsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Blueprint for Toads and Snakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framer Framed Gallery, pp.16-26, 2018, Catalogue d’exposition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la figure au héros. Analyse de la mutation d'un personnage-force du roman de Boubacar Boris Diop, Les Petits de la guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Ranaivoson; Valentina Litvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les héros culturels. Récits et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84280-255-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diglossie mise en scène en République démocratique du Congo : modalités d’inscription dans le texte théâtral et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Théâtre-Monde. Plurilinguisme, interculturalité, transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2013, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.34888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04764348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diglossie mise en scène en République démocratique du Congo : modalités d'inscription dans le texte théâtral et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Fertat &amp; Yamna Abdelkader. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Théâtre-Monde. Plurilinguisme, interculturalité, transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux Pessac, pp.71-87, 2013, Collection des études africaines et créoles, 978-2-86781-892-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un théâtre didactique dans la Copperbelt katangaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Amuri Mpala-Lutebele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubumbashi. Cent ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan Paris, pp.77-85, 2013, Comptes Rendus, 978-2-343-01399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géocritique de la République démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une géocritique de l'Afrique : Mutations et stabilité de la spatialité et de la temporalité dans le locus africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène au terrain : vers une écriture expérientielle (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "La concordance des sens et des émotions? Un sensible globalisé (XIXè-XXè)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Nativel (CESSMA/U. Paris Cité), Quentin Deluermoz (ECHELLES/U. Paris Cité), May 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène au terrain : vers une écriture expérientielle (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "La concordance des sens et des émotions? Un sensible globalisé (XIXè-XXè)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Nativel et Quentin Deluermoz, May 2025, Université Paris-Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de Conrad en Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Écritures de la violence en Afrique centrale", Romanistiktag, 37è Congress of German Roman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susanne Gehrmann &amp; Marie Guthmüller, Sep 2025, Universität Konstanz, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier les pratiques littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les littératures des Suds au croisement des approches en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elara Bertho, Céline Gahungu, Tristan Leperlier, Maëline Le Lay, Apr 2025, Paris, ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Das, penser la violence extrême par et avec la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Penser face aux désastres, avec Veena Das"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine de Gaudemar, Nov 2025, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching hypothesis about the stakes of writing in conflict-zones from an improv experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography of Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maëline Le Lay; Andrew Brandel, Nov 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04778755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes au terrain, pister les traces et marcher sur les chemins des lieux investis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les lieux dans les littératures africaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elara Bertho, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques littéraires et théâtrales dans les Grands Lacs, approche réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGIS International workshop : Places in African Literatures / Les lieux dans les littératures africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS Collaborative Research Group African Literatures (CRG), Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Henri Hiro à Jean-Marc Tera'ituatini Pambrun, un sillon de résistance culturelle et de défense de 'l'environnement' au Fenua (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop iGlobes CNRS/U. of Arizona « Environmental Justice and Cultural Resistance in Africa and Polynesia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phyllis Taoua, Sep 2024, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamer du Nord-Kivu à la Wallonie, trajectoire d’un artiviste congolais exilé en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Poétiques diasporiques au miroir de la performance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Meyer &amp; Bastien Goursaud, Dec 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif de recherche-action, « 'Nousséki?' Apprendre et créer ensemble des objets d’expression de soi. Partage d’expériences et pratique langagière, littéraire et plastique » (organisation et animation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif de recherche-action, « 'Nousséki?' Apprendre et créer ensemble des objets d’expression de soi. Partage d’expériences et pratique langagière, littéraire et plastique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux désastres : écrire pour ne pas sombrer en RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caring Lit' : Pour une littérature du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on my paper, ‘Landscaping and escaping the colony in Mudimbe's, Ruti's, and Nayigiziki's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Africa and Belgium : Empire and Postcolonial Resonance (U. of Warwick)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme'. Slam et activisme politique à Goma (RD Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se faire artiste : entre engagement dans le collectif, singularité de l'artiste et entrepreunariat de soi" (workshop de clôture du programme de recherche Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, asynchrone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping and Escaping the Colony in Mudimbe's, Ruti's and Nayigiziki's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Africa and Belgium : Empire and Postcolonial Resonance (online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love in The Time of Conflict : an Insight into Great Lakes Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The power(s) of Love : new insight on Intimacy in Africa”, org. Altaïr Després &amp; Marta Amico, University of Stonetown</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stone Town, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art est mon arme’ - Slam et activisme politique à Goma, République démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire croisé CNRS/Ministère de la culture, “Cultures populaires : cultures de résistance, contre-culture, culture et mémoire politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Écrire le Fleuve Congo après Conrad”, Musée du Quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirlesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres littéraires de Goma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goma, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, théâtres et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde à l’OARA avec l’Institut des Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et performativité en Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Ces corps qui comptent, ces vies qui manquent (Littérature comparée &amp; philosophie), Université de Rennes II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Theatre and Postcolonial Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD training workshop, Department of French Studies, School of Modern Languages, University of Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Theatre in Belgian Congo: A Genealogical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD training workshop, Department of French Studies, School of Modern Languages, University of Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre à l’époque coloniale au Congo ou la fabrique du spectacle populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de l’APELA, Images et usages du peuple dans les littératures d’Afrique et de la diaspora”, Universidad Alcala de Henares (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alcala de Henares, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kiwele à Élisabethville : fragments d’un chantier ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’Archival Turn en art contemporain. Focus Congo, INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunifier les sources pour une historiographie du théâtre en RD Congo, au Rwanda et au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Concevoir une (hyper)histoire littéraire transnationale de la République démocratique du Congo, programme CRELIM (Congo : récits, littérature, images) et réseau Mukanda (Ressources documentaires pour l’Afrique centrale), Université de Lorraine de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante de Kjersti Larsen, Qur’an and the Dramaturgy of Healing: The Significance of Literacy and Ritual Contextuality in Contexts of Healing in Zanzibar Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle V Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante de la revue Études Littéraires Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres nationales des jeunes chercheur.e.s en études africaines (JCEA) Université Paris Diderot-INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Exploring the Archive(s) and the Written Word, European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante, Panel 17 : Espaces du rire et formes de la dérision politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres nationales des jeunes chercheur.e.s en études africaines (JCEA),Université Paris Diderot-INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Theatre in the Great Lakes Region. Performativity, Catharsis and Individual Subjectivity within a Transnational Dramatic Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Art of Emergency. Aid and Aesthetics in African Crises, University of North Carolina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chapel Hill, Etats-Unis, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutants de Alex N. Wanjala (U. Nairobi), “From Swahili to Sheng: Documenting the Emergence of a New Ethne in Kenyan Society”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le théâtre fait à la Francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de spectacle francophone Regard entre deux rives, Compagnie Yakka, Lieu sans Nom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Concevoir une (hyper)histoire littéraire transnationale de la République démocratique du Congo, programme CRELIM (Congo : récits, littérature, images) et réseau Mukanda (Ressources documentaires pour l’Afrique centrale), Université de Lorraine de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture créative et de lecture oralisée dans l’Afrique des Grands Lacs (RD Congo, Burundi) : une tentative de réparation envers les morts à l’usage des vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LEFERE (Lectures, fêlures, réparations), Projet Mémocris (Mémoires dominées et créations critiques dans les sociétés posttraumatiques), Labex SMS (Structuration des mondes sociaux), Université de Toulouse-le-Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations artistiques dans les Grands Lacs (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Circulations culturelles, cultures urbaines, identités en Afrique, XIXe –XXe siècles, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in Margins. Congolese Written Swahili Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Swahili Colloquium, Université de Bayreuth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche dans les Grands Lacs africains, de l’immersion à l’enquête : retour de terrain en RDC et au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Mastériales Bordeaux-Coimbra, LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations artistiques entre la RD Congo, le Rwanda et le Burundi : de l’Empire colonial belge à l’Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Artl@s Les circulations artistiques Sud-Sud du XIXe siècle à nos jours, ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre au Katanga : une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des grandes conférences de la Faculté des Lettres, UNILU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lubumbashi, RDC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire littéraire de la RD Congo à l’ère coloniale et Histoire littéraire de la Belgique coloniale et post-coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude consacrée à un double projet de rédaction collective, Centre Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More, more, more... futur’. The Imaginary of the Future in Congolese Contemporary Literature and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ALA (African Literature Association), African Futures and Beyond : Visions in Transition, U. Bayreuth, 3-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes africains contemporains face à l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie des pratiques non-savantes de l’archive en Afrique, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Peace in The Great Lakes Region. Issues, Stakes and Prospects from Recent Fieldwork in the Humanitarian Dramatic Stage of DR Congo and Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catharsis théâtrale en question : ressources et limites , P116-Arts et humanitaire/Art and Humanitarian Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive, Texte, Performance ou l'Histoire en creux : le cas du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive, Texte, Performance Congrès biennal international de L'APELA (Association pour l'étude des littératures africaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spectacles populaires à la coopération culturelle : cinquante ans de théâtre ″belgo-congolais″ &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et diaspora congolaise en Belgique. Imaginaires et relations postcoloniales, CEDEM, Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War narratives in DRC in panel Words, arts and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the artistic stage in Katanga during the colonial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Perspectives in Congo Research, Congo Research Network, Université Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de l'&amp;quot; authenticité &amp;quot; dans les arts de la scène au Katanga (République démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Musique et politique symbolique au 20e siècle : catégories, usages et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ngũgĩ Comes to Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://mambo.hypotheses.org/1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&A: Peter Kimani, author of Dance of the Jakaranda, talks with Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Ngugi rentre à Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trilogie étoilée de Julie Cuvillier-Courtot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of ‘Nairobi Noir’, a collection of short stories edited by Peter Kimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëline Le Lay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maeline-le-lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6838-3875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159091667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282093712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000388825738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures d'Afrique et notamment de l'Afrique centrale et des Grands Lacs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre, performance, festivals en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts en contexte de (post-)conflit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du théâtre à l'époque coloniale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écocritique et littérature polynésienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamer pour résister! Anthologie du slam à Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goma Slam Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae; collection "Gems". , 1, 2024, Africae Gems, Maëline Le Lay, 978-2-493207-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au dessous du volcan : Rencontres littéraires de Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirlesse, Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Lay, Maëline; Mirlesse, Alexandre. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépia éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-334-0177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques des Grands Lacs (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ranaivoson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sépia, Chroniques, 2019, 979-10-334-0187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive re(mix). Vues d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Siegert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, Arts contemporains, 9782753542709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole construit le pays&amp;quot;. Théâtre, langues et didactisme au Katanga (République démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.496, 2014, Francophonies, Xavier Garnier, 9782745327918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme&amp;quot; (Majeure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Écrire le fleuve Congo après Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubumbashi, épicentre littéraire&amp;quot; (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabuya Ramcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2009, Lubumbashi, épicentre littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gikandi, and R. N. Sandberg, eds. Global Theatre Anthologies: Ancient, Indigenous and Modern Plays from Africa and the Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4.1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1667a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Fila-Bakabadio et Jean-Baptiste Naudy des éditions Ròt-Bò-Krik (Paris, 28 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.180-188. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116459ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05480038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahi’o i tō mou’a. « Regarde ta montagne ». Lecture écocritique de la littérature polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fable mystique (Mudimbe, Hesse) : une littérature micropolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 ((2025 – 2)), pp.293-316. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18492981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNTOKUN (Wole), The Chibok Girls : Our Story / Les Filles de Chibok : notre histoire. Traduit de l’anglais (Nigeria) et présenté par Marianne Drugeon et Florence March, avec la collaboration de Béla Czuppon. Toulouse : Presses universitaires du Midi, coll. Nouvelles Scènes – anglais, 2024, 123 p. – ISBN 978-2-810-71307‑3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.175-177. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121991ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Diagne (Souleymane Bachir), Ubuntu : entretien avec Françoise Blum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121979ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandel Andrew, 2023, Moving Words. Literature, Memory, and Migration in Berlin, Toronto University Press, series Anthropological Horizons (dir. Michael Lambek), Toronto, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cimetière de l'esprit de Dambudzo Marechera [Traduit de l’anglais (Zimbabwe) et introduit par Xavier Garnier et Pierre Leroux. Le Palais-sur-Vienne : Project’îles, coll. Poésie Shayinr, 2024, 316 p. – ISBN 978-2-493-03622-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des écrivaines françaises noires au temps de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116454ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole ‘hors-plateau’ comme source : Réflexion sur l’usage d’une retranscription de table-ronde dans le cadre d’une recherche sur le théâtre au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (5), pp.215-276. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murphy Maureen. — Voir autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 251-252, pp.1026-1028. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Dumas (Hélène), Sans ciel ni terre: paroles orphelines du génocide des Tutsi (1994-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.198-201. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106481ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisons Veena Das</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04260640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Disaster: Ordinary Fictions, Resilience, and the Demand for Recognition in Eastern DR Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opphil-2022-0258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] LOCHA MATESO (Emmanuel), Écrire le Congo : de Conrad à Césaire. Préface d’Isidore Ndaywel è Nziem. Paris : L’Harmattan, coll. Études africaines : série littérature, 2023, 322 p. – ISBN 978-2-140-32344-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 56, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109983ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALLIER (Pierre-Alain), VAN EECKENRODE (Marie), VAN SCHUYLENBERGH (Patricia), éd., Belgique, Congo, Rwanda et Burundi : guide des sources de l’histoire de la colonisation (19e-20e siècle). Vers un patrimoine mieux partagé ! Turnhout : Brepols, 2021, 2 vol., IV-2294 p., 233 ill. – ISBN 978-2-503-59598-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098526ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Gehrmann (Susanne) et Schönwetter (Charlott), eds., The Ubiquitous Figure of the Child Soldier : Interviews with African Writers, Academics and Cultural Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.211-214. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is my weapon’: Slam and Political Activism at Goma, North Kivu, Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eastafrica.4261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des textes et des lieux. À propos de Écopoétiques africaines de Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.123-126. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, s'instruire, écrire. Sur Rêver en temps de guerre de Ngugi wa Thiong'o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme'. Slam et activisme politique à Goma, Nord-Kivu- RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Senegalese Stagecraft. Decolonizing Theatre-Making in Francophone Africa, by Brian Valente-Quinn. African Studies Review, vol. 65 no. 2, 2022, p. E24-E26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buja sans tabous, un festival de théâtre au diapason des quartiers au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Théâtre, performance et parole politique dans l’espace public, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.10058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux désastres : histoires d'amour, résilience et demande de reconnaissance à l'Est de la RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.8267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondson (Laura), Performing Trauma in Central Africa : Shadows of Empire. Bloomington : Indiana University Press, coll. African Expressive Cultures, 2018, xv-348 p. – ISBN 978-0-253-03247-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.182-185. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091432ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing for Peace and Social Change in Africa's Great Lakes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0307883320000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALENTE-QUINN (Brian), Senegalese Stagecraft : Decolonizing Theater-Making in Francophone Africa. Evanston (IL) : Northwestern University Press, coll. Performance Works, 2021, xi-202 p. – ISBN 978-0-810-14366-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.226. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1087093ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme thérapie&amp;quot;. Recension de Isabelle Blondiaux, La littérature peut-elle soigner? La lecture et ses variations thérapeutiques. (Paris : Champion, coll. Unichamp, 2018, 199 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.fabula.org/revue/document12970.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage : Nairobi Noir, a collection of short stories edited by Peter Kimani. Abuja/London : Cassava Republic Press, 2020, 246 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://journals.openedition.org/eastafrica/1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chiffonnier à l’anthropologue : statut du texte et positionnement du chercheur sur un terrain littéraire et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'écriture dans la plaie”. À propos de Alexandre Gefen, Réparer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lotte. Les revues font la culture ! Négociations postcoloniales dans les périodiques parisiens relatifs à l'Afrique (1947-2012). Trier, Wissenschaftlicher Verlag Trier (&amp;quot;Studien zu Literaruren und Kunst Afrikas&amp;quot;), 2016, 324 p., bibl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.539-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le paradigme conradien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.2961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : NDALIKO RIVERS (Chérie), Necessary Noise. Music, Film, and Charitable Imperialism in the Eastern Congo. Oxford ; New York : Oxford University Press, 2016, XIX-285 p., ill. cartes - ISBN 978-0-19-049958-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.264--268. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanizing classical European playwrights (Shakespeare and Molière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (3), pp.493-512. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X18001027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDERSEN (Frits), The Dark Continent ? Images of Africa in European Narratives about the Congo, Aarhus, Aarhus University Press, 2016, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176--178. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.152.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceuppens Bambi & Baloji Sammy (eds.). — Congo Art Works. Peinture populaire. Bruxelles, éditions Racine-Musée royal de l’Afrique centrale, 2016, 200 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.542-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Claire Ducournau, La fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone, 1960-2012 Paris, Cnrs Éditions, 2017, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.290--293. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2018.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Lecomte (Frédérique), dir., Théâtre & Réconciliation. Méthode pour une pratique théâtrale dans les zones de conflit (Bruxelles : La Lettre volée, coll. Essais, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Plastow (Jane), Hutchison (Yvette), Matzke (Christine), eds., &amp;quot;Contemporary Women&amp;quot; (n°sp. de African Theatre), n°14 (Woodbridge: James Currey, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.224-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Le théâtre populaire en Afrique de l'Ouest”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le témoignage. À propos de Postcolonial Life Narratives: Testimonial Transactions de Gillian Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051544ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Wilson-Lee (Edward), Shakespeare in Swahililand. Adventures with the Ever-Living Poet, Londres, William Collins, 2016, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.186--187. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.147.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre belgo-congolais? Le champ théâtral congolais, de la domestication à la coopération (1930-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'éclairage au théâtre, 273, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Douxami (Christine), Le Théâtre noir brésilien : un processus militant d’affirmation de l’identité afro-brésilienne (Paris : L’Harmattan, coll. Logiques sociales, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages et récits de vie dans la postcolonie. A propos de Postcolonial Life Narrative. Testimonial transactions de Gillian Whitlock (OUP, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051543ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au catalogue des Éditions Nzoi (Kinshasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and Theatrical Circulations in the Democratic Republic of Congo, Rwanda and Burundi, from the Belgian Colonial Empire to the Africa of the Great Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artl@s Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, South-South Circulations, 5 (2), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Breed (Ananda), Performing the Nation. Genocide, Justice, Reconciliation (Chicago, Seagull Books, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. À propos de Beauté Congo et des expositions d’art contemporain africain dans l’espace muséal français : le retour du refoulé colonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037794ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réécriture des témoignages du Congo chez David Van Reybrouck et Lorent Wanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textyles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/textyles.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard, africaniste in-discipliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.209-212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.143.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Alternatives théâtrales, « Créer à Kinshasa / Creating in Kinshasa », n° 121-122-123, Louvain-La-Neuve, 2E trimestre, 2014 – ISSN 0774-4146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033176ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Asso (Annick), Le théâtre du génocide. Shoah et génocides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un théâtre participatif dans les cités minières du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, « Formes mineures et minoritaires dans les arts du spectacle », éds. Pierre Katuszewski &amp; Sandrine Dubouilh, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’ouvrage : Xavier Garnier, The Swahili Novel. Challenging the Idea of ‘Minor Literature‘</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rumeur de la ville à la voix de l’Autorité : les écrits en swahili à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrits hors-champ, 83 (1), pp.14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de David Van Reybrouck (texte et spectacle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. Tchokhote (Rémi Armand), Transgression in Swahili Narrative Fiction and its Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: COISSARD (Françoise), Wajdi Mouawad, Incendies. Paris : Honoré Champion, coll. Entre les lignes. Littératures Sud, 2014, 124 p. – ISBN 978-2-7453-2735-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026299ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages : Filip de Boeck & Marie-Françoise Plissart, Kinshasa. Tales of the Invisible City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.243-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. « Garnier (Xavier), The Swahili Novel. Challenging the idea of ‘Minor Literature’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique. &amp;quot;Kalunga Mwela (Marcel), Tamthilia Mbili za Kifaranza&amp;quot; [Deux pièces de théâtre en français] : Michezo ya Mfalme [Le Roi s’amuse], Victor Hugo, na Kanuni kwa Kuishi Maisha ya Kisaa [Les règles du savoir-vivre dans la société moderne], Jean-Luc Lagarce »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: GIBBS (James), ed., Festivals. [N° sp. de] African Theatre, (Woodbridge (UK) : James Currey ; Rochester (NY) : Boydell & Brewer), n°11, 2012, 156 p. ; p. vii-xv+1-99 – ISBN 978-1-84701-057-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.207-209. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026275ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rettová (Alena), Chanter l’existence. La poésie de Sando Marteau et ses horizons philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice bibliographique : &amp;quot; Chanter l'existence. La poésie de Sando Marteau et ses horizons philosophiques de Alena Rettova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.228-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Congo. Une histoire de David Van Reybrouck. Regards croisés d'historiens et d'écrivains. Conversations avec Pierre Halen, Bogumil Jewsiewicki, Lionel Manga, Papy Maurice Mbwiti, retransmises par Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021716ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et destin national au Congo-Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 Traductions postcoloniales, pp.150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji et Patrick Mudekereza en résidence au Musée royal de l'Afrique centrale, Congo Far West, Arts, sciences et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 Traductions poscoloniales, pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamthilia Mbili za Kifaranza&amp;quot; de Marcel Kalunga Mwela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Heidenreich-Seleme, Lien & O'Toole, Sean, eds, &amp;quot;Über(W)unden. Art in Troubled Times&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre congolais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures sud : revue des littératures d'Afrique, des Caraïbes et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Congo : des origines à la République Démocratique de Isidore Ndaywel è Nziem &amp;quot; compte rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.210-212. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026371ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kama... de Sando Marteau : la traversée d'un paysage humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 " Littératures et migrations transafricaines ", pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre au Katanga: aperçu historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunda Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lubumbashi, épicentre littéraire, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues d'écriture à Lubumbashi: une littérature diglossique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lubumbashi, épicentre littéraire, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Arndt (Susan), Breitinger (Eckhard) & Spitczok von Brinsinski (Marek), eds., Theatre, Performance and New Media in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (25), pp.70 - 71. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Koch (Jule), Karibuni Wananchi. Theatre for Development in Tanzania. Variations and Tendencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.978 - 981. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035148ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Odhiambo (Christopher Joseph), Theatre for Development in Kenya. In Search of an Effective Procedure and Methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.118 - 119. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Halen (Pierre) & Walter (Jacques), dir., Les Langages de la mémoire. Littérature, médias et génocide au Rwanda.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035145ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji, figurer la mémoire stratifiée d’un territoire forgé par la politique coloniale Une conversation avec Maëline Le Lay, au prisme des écrits de V.Y. Mudimbe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V.Y. Mudimbe (dir. Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twaweza Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Gems, 978-9966128256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping and Escaping the Colony in Mudimbe's, Ruti's, and Nayigiziki's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unfinished Histories. Empire and Postcolonial Resonance in Central Africa and Belgium (ed. Pierre-Philippe Fraiture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leuven University Press, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03852375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature in the Great Lakes : Between Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grace Musila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of African Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Handbooks, pp.204-221, 2022, 978-0-367-48386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Theatre in the Great Lakes Region : In Pursuit of Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chérie Rivers Ndaliko; Samuel Mark Anderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Emergency. Aesthetics and Aid in African Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-247, 2020, The Art of Emergency. Aesthetics and Aid in African Crises, 9780190692339. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190692322.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kiwele in Elisabethville (1946-1961) and the Birth of an Urban Culture in the Colonial Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sammy Baloji; Vincent Van Velsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Blueprint for Toads and Snakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framer Framed Gallery, pp.16-26, 2018, Catalogue d’exposition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la figure au héros. Analyse de la mutation d'un personnage-force du roman de Boubacar Boris Diop, Les Petits de la guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Ranaivoson; Valentina Litvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les héros culturels. Récits et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84280-255-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diglossie mise en scène en République démocratique du Congo : modalités d’inscription dans le texte théâtral et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Fertat &amp; Yamna Abdelkader. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Théâtre-Monde. Plurilinguisme, interculturalité, transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2013, Collection des études africaines et créoles, 978-2-86781-892-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.34888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04764348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un théâtre didactique dans la Copperbelt katangaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Amuri Mpala-Lutebele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubumbashi. Cent ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan Paris, pp.77-85, 2013, Comptes Rendus, 978-2-343-01399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géocritique de la République démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une géocritique de l'Afrique : Mutations et stabilité de la spatialité et de la temporalité dans le locus africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène au terrain : vers une écriture expérientielle (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "La concordance des sens et des émotions? Un sensible globalisé (XIXè-XXè)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Nativel (CESSMA/U. Paris Cité), Quentin Deluermoz (ECHELLES/U. Paris Cité), May 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de Conrad en Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Écritures de la violence en Afrique centrale", Romanistiktag, 37è Congress of German Roman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susanne Gehrmann &amp; Marie Guthmüller, Sep 2025, Universität Konstanz, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier les pratiques littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les littératures des Suds au croisement des approches en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elara Bertho, Céline Gahungu, Tristan Leperlier, Maëline Le Lay, Apr 2025, Paris, ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Das, penser la violence extrême par et avec la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Penser face aux désastres, avec Veena Das"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine de Gaudemar, Nov 2025, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching hypothesis about the stakes of writing in conflict-zones from an improv experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography of Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maëline Le Lay; Andrew Brandel, Nov 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04778755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Henri Hiro à Jean-Marc Tera'ituatini Pambrun, un sillon de résistance culturelle et de défense de 'l'environnement' au Fenua (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop iGlobes CNRS/U. of Arizona « Environmental Justice and Cultural Resistance in Africa and Polynesia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phyllis Taoua, Sep 2024, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques littéraires et théâtrales dans les Grands Lacs, approche réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGIS International workshop : Places in African Literatures / Les lieux dans les littératures africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS Collaborative Research Group African Literatures (CRG), Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamer du Nord-Kivu à la Wallonie, trajectoire d’un artiviste congolais exilé en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Poétiques diasporiques au miroir de la performance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Meyer &amp; Bastien Goursaud, Dec 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif de recherche-action, « 'Nousséki?' Apprendre et créer ensemble des objets d’expression de soi. Partage d’expériences et pratique langagière, littéraire et plastique » (organisation et animation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif de recherche-action, « 'Nousséki?' Apprendre et créer ensemble des objets d’expression de soi. Partage d’expériences et pratique langagière, littéraire et plastique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux désastres : écrire pour ne pas sombrer en RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caring Lit' : Pour une littérature du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on my paper, ‘Landscaping and escaping the colony in Mudimbe's, Ruti's, and Nayigiziki's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Africa and Belgium : Empire and Postcolonial Resonance (U. of Warwick)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme'. Slam et activisme politique à Goma (RD Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se faire artiste : entre engagement dans le collectif, singularité de l'artiste et entrepreunariat de soi" (workshop de clôture du programme de recherche Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, asynchrone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping and Escaping the Colony in Mudimbe's, Ruti's and Nayigiziki's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Africa and Belgium : Empire and Postcolonial Resonance (online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love in The Time of Conflict : an Insight into Great Lakes Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The power(s) of Love : new insight on Intimacy in Africa”, org. Altaïr Després &amp; Marta Amico, University of Stonetown</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stone Town, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art est mon arme’ - Slam et activisme politique à Goma, République démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire croisé CNRS/Ministère de la culture, “Cultures populaires : cultures de résistance, contre-culture, culture et mémoire politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Écrire le Fleuve Congo après Conrad”, Musée du Quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirlesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres littéraires de Goma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goma, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, théâtres et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde à l’OARA avec l’Institut des Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et performativité en Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Ces corps qui comptent, ces vies qui manquent (Littérature comparée &amp; philosophie), Université de Rennes II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Theatre and Postcolonial Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD training workshop, Department of French Studies, School of Modern Languages, University of Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Theatre in Belgian Congo: A Genealogical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD training workshop, Department of French Studies, School of Modern Languages, University of Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre à l’époque coloniale au Congo ou la fabrique du spectacle populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de l’APELA, Images et usages du peuple dans les littératures d’Afrique et de la diaspora”, Universidad Alcala de Henares (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alcala de Henares, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kiwele à Élisabethville : fragments d’un chantier ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Baloji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’Archival Turn en art contemporain. Focus Congo, INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante de Kjersti Larsen, Qur’an and the Dramaturgy of Healing: The Significance of Literacy and Ritual Contextuality in Contexts of Healing in Zanzibar Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle V Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante de la revue Études Littéraires Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres nationales des jeunes chercheur.e.s en études africaines (JCEA) Université Paris Diderot-INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante, Panel 17 : Espaces du rire et formes de la dérision politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres nationales des jeunes chercheur.e.s en études africaines (JCEA),Université Paris Diderot-INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Exploring the Archive(s) and the Written Word, European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Theatre in the Great Lakes Region. Performativity, Catharsis and Individual Subjectivity within a Transnational Dramatic Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Art of Emergency. Aid and Aesthetics in African Crises, University of North Carolina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chapel Hill, Etats-Unis, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutants de Alex N. Wanjala (U. Nairobi), “From Swahili to Sheng: Documenting the Emergence of a New Ethne in Kenyan Society”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Swahili Workshop n° 9 Working on/with Archives and the Written Word in Anthropology and Literary Studies:Perspectives on the Swahili World, IMAF- EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le théâtre fait à la Francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de spectacle francophone Regard entre deux rives, Compagnie Yakka, Lieu sans Nom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Concevoir une (hyper)histoire littéraire transnationale de la République démocratique du Congo, programme CRELIM (Congo : récits, littérature, images) et réseau Mukanda (Ressources documentaires pour l’Afrique centrale), Université de Lorraine de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture créative et de lecture oralisée dans l’Afrique des Grands Lacs (RD Congo, Burundi) : une tentative de réparation envers les morts à l’usage des vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LEFERE (Lectures, fêlures, réparations), Projet Mémocris (Mémoires dominées et créations critiques dans les sociétés posttraumatiques), Labex SMS (Structuration des mondes sociaux), Université de Toulouse-le-Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunifier les sources pour une historiographie du théâtre en RD Congo, au Rwanda et au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Concevoir une (hyper)histoire littéraire transnationale de la République démocratique du Congo, programme CRELIM (Congo : récits, littérature, images) et réseau Mukanda (Ressources documentaires pour l’Afrique centrale), Université de Lorraine de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations artistiques dans les Grands Lacs (RD Congo, Rwanda, Burundi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Circulations culturelles, cultures urbaines, identités en Afrique, XIXe –XXe siècles, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in Margins. Congolese Written Swahili Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Swahili Colloquium, Université de Bayreuth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre au Katanga : une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des grandes conférences de la Faculté des Lettres, UNILU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lubumbashi, RDC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire littéraire de la RD Congo à l’ère coloniale et Histoire littéraire de la Belgique coloniale et post-coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude consacrée à un double projet de rédaction collective, Centre Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche dans les Grands Lacs africains, de l’immersion à l’enquête : retour de terrain en RDC et au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Mastériales Bordeaux-Coimbra, LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations artistiques entre la RD Congo, le Rwanda et le Burundi : de l’Empire colonial belge à l’Afrique des Grands Lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Artl@s Les circulations artistiques Sud-Sud du XIXe siècle à nos jours, ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More, more, more... futur’. The Imaginary of the Future in Congolese Contemporary Literature and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ALA (African Literature Association), African Futures and Beyond : Visions in Transition, U. Bayreuth, 3-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes africains contemporains face à l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie des pratiques non-savantes de l’archive en Afrique, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Peace in The Great Lakes Region. Issues, Stakes and Prospects from Recent Fieldwork in the Humanitarian Dramatic Stage of DR Congo and Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catharsis théâtrale en question : ressources et limites , P116-Arts et humanitaire/Art and Humanitarian Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive, Texte, Performance ou l'Histoire en creux : le cas du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive, Texte, Performance Congrès biennal international de L'APELA (Association pour l'étude des littératures africaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spectacles populaires à la coopération culturelle : cinquante ans de théâtre ″belgo-congolais″ &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et diaspora congolaise en Belgique. Imaginaires et relations postcoloniales, CEDEM, Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War narratives in DRC in panel Words, arts and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the artistic stage in Katanga during the colonial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Perspectives in Congo Research, Congo Research Network, Université Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de l'&amp;quot; authenticité &amp;quot; dans les arts de la scène au Katanga (République démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Musique et politique symbolique au 20e siècle : catégories, usages et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&A: Peter Kimani, author of Dance of the Jakaranda, talks with Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ngũgĩ Comes to Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://mambo.hypotheses.org/1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Ngugi rentre à Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trilogie étoilée de Julie Cuvillier-Courtot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts sans sépulture de Daddy Moanda Kamono. À propos de Épitaphe-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire famille, faire société. Sur Madres Paralelas de Pedro Almodovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of ‘Nairobi Noir’, a collection of short stories edited by Peter Kimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jean-Pierre Orban, Toutes les îles et l’océan. Paris : Mercure de France, 2018, 287 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1077-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ndala (Blaise), Sans capote ni kalachnikov. Montréal, Mémoires d'encrier, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de David Van Reybrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays est parti à M'Pemba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une satire de la Françafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublie ! suivi de Voisins anonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grâce des ténèbres et de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B437345"/>
+    <w:nsid w:val="518FB296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B2580486"/>
+    <w:nsid w:val="76F3C863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeline-le-lay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6838-3875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159091667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282093712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388825738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranaivoson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlesse, Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Siegert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com/ fr/champion/8969- book-08532791-9782745327918.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabuya Ramcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121991ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121979ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116459ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116454ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116313ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t9r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2022-0258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109983ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106481ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098526ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106486ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106467ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.4261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.8267" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.10058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091432ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087093ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0307883320000565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4288" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.2961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051648ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.152.0176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X18001027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.147.0171" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051543ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040957ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.143.0209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037794ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.2723" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033176ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026299ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026275ar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021716ar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026371ar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunda Christian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035145ar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035233ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035148ar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035150ar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7451?format=toc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664914" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-art-of-emergency-9780190692339?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190692322.001.0001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sepia.com/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49529" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/34888?lang=fr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.34888" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirlesse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632697v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Baloji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629057v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle V Goldman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632696v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627886v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632709v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Matignon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053797v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536091v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089845v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeline-le-lay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6838-3875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159091667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282093712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388825738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goma Slam Session" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlesse, Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranaivoson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Siegert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com/ fr/champion/8969- book-08532791-9782745327918.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabuya Ramcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1667a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116459ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121991ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121979ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116313ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116454ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t9r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106481ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2022-0258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109983ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098526ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106486ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.4261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106467ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.10058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.8267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091432ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0307883320000565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087093ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.2961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051648ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X18001027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.152.0176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.147.0171" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051543ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037794ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.2723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.143.0209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033176ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026299ar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026275ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021716ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026371ar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunda Christian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035233ar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035148ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035150ar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035145ar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7451?format=toc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664914" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-art-of-emergency-9780190692339?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190692322.001.0001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sepia.com/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49529" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/34888?lang=fr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.34888" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955447v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636400v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636403v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirlesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Baloji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle V Goldman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636348v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636349v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Matignon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861346v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861357v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>