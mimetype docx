--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -653,758 +653,758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t>
+                <w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mariot</w:t>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition Journals</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487370v1</w:t>
+                <w:t xml:space="preserve">hal-05469156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry L Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-04731795v1</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t>
+              <w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OpenEdition Journals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (S), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05469156v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ichraq Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05401158v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1422,90 +1422,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1560,51 +1560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1681,103 +1681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
@@ -1806,103 +1806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFD04230"/>
+    <w:nsid w:val="35B19714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02C2361F"/>
+    <w:nsid w:val="FBFF5F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2678,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-couvrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8967-0732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-couvrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8967-0732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>