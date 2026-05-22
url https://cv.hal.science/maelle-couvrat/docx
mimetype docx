--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -653,758 +653,758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t>
+                <w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Sayle</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t>
+              <w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">OpenEdition Journals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (S), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469156v1</w:t>
+                <w:t xml:space="preserve">hal-05487370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichraq Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05401158v1</w:t>
+              <w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mariot</w:t>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 38 (S), 2025, </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05487370v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
+                <w:t xml:space="preserve">Kerry L Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782275v1</w:t>
-[...124 lines deleted...]
-                <w:t xml:space="preserve">hal-04731795v1</w:t>
+                <w:t xml:space="preserve">hal-05401158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1416,493 +1416,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363054v1</w:t>
+                <w:t xml:space="preserve">hal-05441409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Souron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Deming Yang</w:t>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU24-22198</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006290v1</w:t>
+                <w:t xml:space="preserve">hal-05363054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+                <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU24-22198</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441409v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t>
@@ -1931,103 +1931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t>
@@ -2088,64 +2088,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Louise Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35B19714"/>
+    <w:nsid w:val="62189717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FBFF5F33"/>
+    <w:nsid w:val="A90388F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2678,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-couvrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8967-0732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-couvrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8967-0732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>