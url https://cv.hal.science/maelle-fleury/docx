--- v0 (2026-04-06)
+++ v1 (2026-05-08)
@@ -300,382 +300,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
+                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308284v1</w:t>
+                <w:t xml:space="preserve">hal-05062916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehoux</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461378v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062916v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -693,77 +693,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopter les stratégies de protection comportementales liées à l’alcool : une question de valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -857,77 +857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -946,519 +946,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528201v1</w:t>
+                <w:t xml:space="preserve">hal-05046112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046112v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047358v1</w:t>
+                <w:t xml:space="preserve">hal-04969573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969573v1</w:t>
+                <w:t xml:space="preserve">hal-05046114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1477,204 +1503,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046114v1</w:t>
+                <w:t xml:space="preserve">hal-04528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1699,77 +1699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1794,77 +1794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1921,77 +1921,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,77 +2016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2201,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88912CEF"/>
+    <w:nsid w:val="10405A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2349,51 +2349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="80EC35C5"/>
+    <w:nsid w:val="1EAAC555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B5B042EF"/>
+    <w:nsid w:val="D6CAFD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2734,51 +2734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5489-0753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5489-0753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>