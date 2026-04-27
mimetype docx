--- v0 (2026-03-09)
+++ v1 (2026-04-27)
@@ -1118,191 +1118,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desplazarse a pie o en bicicleta desde las periferias populares de Bogotá y Lima: ¿hacia unas movilidades sostenibles y deseables?</w:t>
+                <w:t xml:space="preserve">So you live, so you cycle. An innovative mixed-method for analysing socio-spatial and gender inequalities in the daily experience of cycling in Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ducasse</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de clausura del proyecto internacional MODURAL (2020-2024). La movilidad sostenible en debate desde las periferias populares de Bogotá y Lima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modural, Jun 2024, Bogotá, Colombia</w:t>
+              <w:t xml:space="preserve">T2M Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673178v1</w:t>
+                <w:t xml:space="preserve">hal-04720858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So you live, so you cycle. An innovative mixed-method for analysing socio-spatial and gender inequalities in the daily experience of cycling in Bogotá</w:t>
+                <w:t xml:space="preserve">Desplazarse a pie o en bicicleta desde las periferias populares de Bogotá y Lima: ¿hacia unas movilidades sostenibles y deseables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T2M Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Seminario de clausura del proyecto internacional MODURAL (2020-2024). La movilidad sostenible en debate desde las periferias populares de Bogotá y Lima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modural, Jun 2024, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720858v1</w:t>
+                <w:t xml:space="preserve">hal-04673178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogotá en bicicleta. Estudio de las prácticas y experiencias de la movilidad ciclista urbana</w:t>
               </w:r>
@@ -1351,454 +1351,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moverse y ubicarse en la ciudad. Entender las experiencias de ciclistas bogotano/as</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La marche et le vélo dans les périphéries latino-américaines : des modes de déplacement vraiment durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reacción y Resistencia: Imaginar Futuros Posibles en las Américas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Sociology Association, Jun 2024, Bogotá, Colombia, Colombia</w:t>
+              <w:t xml:space="preserve">Etudier les pratiques de mobilité et questionner leur durabilité dans les quartiers périphériques populaires des métropoles d’Amérique latine : l’apport des enquêtes Modural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Demoraes; Pascal Sebille; Jérémy Robert, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673170v1</w:t>
+                <w:t xml:space="preserve">hal-04488976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche et le vélo dans les périphéries latino-américaines : des modes de déplacement vraiment durables ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moverse y ubicarse en la ciudad. Entender las experiencias de ciclistas bogotano/as</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les pratiques de mobilité et questionner leur durabilité dans les quartiers périphériques populaires des métropoles d’Amérique latine : l’apport des enquêtes Modural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Demoraes; Pascal Sebille; Jérémy Robert, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Reacción y Resistencia: Imaginar Futuros Posibles en las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Sociology Association, Jun 2024, Bogotá, Colombia, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488976v1</w:t>
+                <w:t xml:space="preserve">hal-04673170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso colectivo de la bicicleta en Bogotá. Socialización y sociabilidades ciclistas para apropiarse de la ciudad</w:t>
+                <w:t xml:space="preserve">L’usage collectif du vélo à Bogotá. Socialisations et sociabilités cyclistes pour s’approprier la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movilidad urbana, sustentabilidad y justicia social en América Latina: saberes, prácticas y políticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEMCA, May 2023, México, México</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité - Session 10 : Les mobilités spatiales au gré des biographies : événements, trajectoires et socialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire THEMA; MSHB de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191226v1</w:t>
+                <w:t xml:space="preserve">hal-04191254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage collectif du vélo à Bogotá. Socialisations et sociabilités cyclistes pour s’approprier la ville</w:t>
+                <w:t xml:space="preserve">Se reconnecter avec le terrain par l'image. Interrogations autour des formes et des enjeux d'une restitution auprès d'un public pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité - Session 10 : Les mobilités spatiales au gré des biographies : événements, trajectoires et socialisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire THEMA; MSHB de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es ESO Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191254v1</w:t>
+                <w:t xml:space="preserve">hal-04530069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconnecter avec le terrain par l'image. Interrogations autour des formes et des enjeux d'une restitution auprès d'un public pluriel</w:t>
+                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá. Parcours biographiques et spatiaux des cyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es ESO Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDA Brest - Les pratiques de sobriété énergétique dans les Amériques : quels déterminants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques Brest, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530069v1</w:t>
+                <w:t xml:space="preserve">hal-04673175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá. Parcours biographiques et spatiaux des cyclistes</w:t>
+                <w:t xml:space="preserve">El uso colectivo de la bicicleta en Bogotá. Socialización y sociabilidades ciclistas para apropiarse de la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDA Brest - Les pratiques de sobriété énergétique dans les Amériques : quels déterminants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques Brest, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Movilidad urbana, sustentabilidad y justicia social en América Latina: saberes, prácticas y políticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMCA, May 2023, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673175v1</w:t>
+                <w:t xml:space="preserve">hal-04191226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudiar el uso de la bicicleta en tiempos de pandemia</w:t>
               </w:r>
@@ -2231,165 +2231,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling as a necessity or as a choice? Evolution of the cyclists’ profiles and the mobility’s social imaginaries in Bogotá</w:t>
+                <w:t xml:space="preserve">La culture du vélo en réponse à la crise sanitaire à Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T2M Annual Conference - Mobilities in Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Doctoriheales - Journées d’études des doctorant.e.s du CREDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417788v1</w:t>
+                <w:t xml:space="preserve">hal-03417800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du vélo en réponse à la crise sanitaire à Bogotá</w:t>
+                <w:t xml:space="preserve">Cycling as a necessity or as a choice? Evolution of the cyclists’ profiles and the mobility’s social imaginaries in Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriheales - Journées d’études des doctorant.e.s du CREDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">T2M Annual Conference - Mobilities in Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417800v1</w:t>
+                <w:t xml:space="preserve">hal-03417788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du confinement à la perspective d’une mobilité plus durable : quels impacts du Covid-19 sur la mobilité quotidienne à Lima et Bogotá ?</w:t>
               </w:r>
@@ -3191,267 +3191,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificar los sectores con condiciones sociales y de movilidad muy desfavorables en Lima y Bogotá: una etapa previa para aplicar las encuestas del programa Modural sobre las prácticas de movilidad sostenible - Metodología y mapas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relato del primer seminario del programa de investigación ANR Modural (Bogotá, 9-13 marzo de 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Cabrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Luisa Flechas</w:t>
+                <w:t xml:space="preserve">Quentin Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] Université Rennes 2; IFEA; Pontificia Universidad Católica del Perú; Universidad Piloto de Colombia; Universidad Nacional de Colombia; Universidad Santo Tomás; Universidad Jorge Tadeo Lozano. 2020</w:t>
+              <w:t xml:space="preserve">[reportType_3] Université Rennes 2 / Laboratoire ESO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053354v1</w:t>
+                <w:t xml:space="preserve">halshs-02626047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relato del primer seminario del programa de investigación ANR Modural (Bogotá, 9-13 marzo de 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identificar los sectores con condiciones sociales y de movilidad muy desfavorables en Lima y Bogotá: una etapa previa para aplicar las encuestas del programa Modural sobre las prácticas de movilidad sostenible - Metodología y mapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marchand</w:t>
+                <w:t xml:space="preserve">Ana Luisa Flechas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_3] Université Rennes 2 / Laboratoire ESO. 2020</w:t>
+              <w:t xml:space="preserve">[reportType_6] Université Rennes 2; IFEA; Pontificia Universidad Católica del Perú; Universidad Piloto de Colombia; Universidad Nacional de Colombia; Universidad Santo Tomás; Universidad Jorge Tadeo Lozano. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02626047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3630,51 +3630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17721C35"/>
+    <w:nsid w:val="22C82217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +3861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-1395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/ensayo.202404.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328958v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pereyra C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.9942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663228v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penagos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sebille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cabrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Flechas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04933444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-1395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/ensayo.202404.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328958v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pereyra C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.9942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663228v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penagos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sebille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cabrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Flechas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04933444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>