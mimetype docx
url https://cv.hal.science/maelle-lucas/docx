--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -898,178 +898,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédaler la nuit pour se réapproprier la ville. Pratiques subversives et institutionnalisées du vélo à Bogotá</w:t>
+                <w:t xml:space="preserve">Accompagner les habitant·es dans leur mobilité quotidienne. Défis et opportunités d’une méthode de parcours commenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Noz Breizh - Fêter la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées d'Axe de l'UMR ESO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO; Université de Caen, Apr 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051266v1</w:t>
+                <w:t xml:space="preserve">hal-05049812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les habitant·es dans leur mobilité quotidienne. Défis et opportunités d’une méthode de parcours commenté</w:t>
+                <w:t xml:space="preserve">Pédaler la nuit pour se réapproprier la ville. Pratiques subversives et institutionnalisées du vélo à Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Axe de l'UMR ESO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO; Université de Caen, Apr 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque international Noz Breizh - Fêter la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049812v1</w:t>
+                <w:t xml:space="preserve">hal-05051266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangements intrafamiliaux et organisation collective de la mobilité dans les périphéries populaires de Bogotá</w:t>
               </w:r>
@@ -1118,260 +1118,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So you live, so you cycle. An innovative mixed-method for analysing socio-spatial and gender inequalities in the daily experience of cycling in Bogotá</w:t>
+                <w:t xml:space="preserve">Bogotá en bicicleta. Estudio de las prácticas y experiencias de la movilidad ciclista urbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T2M Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Taller de socialización de los resultados de la tesis de doctorado "Bogotá en bicicleta"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720858v1</w:t>
+                <w:t xml:space="preserve">hal-04673180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desplazarse a pie o en bicicleta desde las periferias populares de Bogotá y Lima: ¿hacia unas movilidades sostenibles y deseables?</w:t>
+                <w:t xml:space="preserve">So you live, so you cycle. An innovative mixed-method for analysing socio-spatial and gender inequalities in the daily experience of cycling in Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ducasse</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de clausura del proyecto internacional MODURAL (2020-2024). La movilidad sostenible en debate desde las periferias populares de Bogotá y Lima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modural, Jun 2024, Bogotá, Colombia</w:t>
+              <w:t xml:space="preserve">T2M Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673178v1</w:t>
+                <w:t xml:space="preserve">hal-04720858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogotá en bicicleta. Estudio de las prácticas y experiencias de la movilidad ciclista urbana</w:t>
+                <w:t xml:space="preserve">Desplazarse a pie o en bicicleta desde las periferias populares de Bogotá y Lima: ¿hacia unas movilidades sostenibles y deseables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taller de socialización de los resultados de la tesis de doctorado "Bogotá en bicicleta"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bogotá, Colombia</w:t>
+              <w:t xml:space="preserve">Seminario de clausura del proyecto internacional MODURAL (2020-2024). La movilidad sostenible en debate desde las periferias populares de Bogotá y Lima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modural, Jun 2024, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673180v1</w:t>
+                <w:t xml:space="preserve">hal-04673178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marche et le vélo dans les périphéries latino-américaines : des modes de déplacement vraiment durables ?</w:t>
               </w:r>
@@ -1502,441 +1502,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage collectif du vélo à Bogotá. Socialisations et sociabilités cyclistes pour s’approprier la ville</w:t>
+                <w:t xml:space="preserve">El uso colectivo de la bicicleta en Bogotá. Socialización y sociabilidades ciclistas para apropiarse de la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité - Session 10 : Les mobilités spatiales au gré des biographies : événements, trajectoires et socialisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire THEMA; MSHB de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Movilidad urbana, sustentabilidad y justicia social en América Latina: saberes, prácticas y políticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMCA, May 2023, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191254v1</w:t>
+                <w:t xml:space="preserve">hal-04191226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconnecter avec le terrain par l'image. Interrogations autour des formes et des enjeux d'une restitution auprès d'un public pluriel</w:t>
+                <w:t xml:space="preserve">L’usage collectif du vélo à Bogotá. Socialisations et sociabilités cyclistes pour s’approprier la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es ESO Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité - Session 10 : Les mobilités spatiales au gré des biographies : événements, trajectoires et socialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire THEMA; MSHB de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530069v1</w:t>
+                <w:t xml:space="preserve">hal-04191254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá. Parcours biographiques et spatiaux des cyclistes</w:t>
+                <w:t xml:space="preserve">Se reconnecter avec le terrain par l'image. Interrogations autour des formes et des enjeux d'une restitution auprès d'un public pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDA Brest - Les pratiques de sobriété énergétique dans les Amériques : quels déterminants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques Brest, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es ESO Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673175v1</w:t>
+                <w:t xml:space="preserve">hal-04530069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso colectivo de la bicicleta en Bogotá. Socialización y sociabilidades ciclistas para apropiarse de la ciudad</w:t>
+                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá. Parcours biographiques et spatiaux des cyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movilidad urbana, sustentabilidad y justicia social en América Latina: saberes, prácticas y políticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEMCA, May 2023, México, México</w:t>
+              <w:t xml:space="preserve">Séminaire IDA Brest - Les pratiques de sobriété énergétique dans les Amériques : quels déterminants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques Brest, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191226v1</w:t>
+                <w:t xml:space="preserve">hal-04673175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudiar el uso de la bicicleta en tiempos de pandemia</w:t>
+                <w:t xml:space="preserve">Comprendre les choix et les comportements des cyclistes bogotanais à partir de leur expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario IFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bogotá, Colombia</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme - Session spéciale réseau MOTAU « demande de transport et adaptation aux territoires vécus » - Mobilité dans le périurbain – Mobilité dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017456v1</w:t>
+                <w:t xml:space="preserve">hal-05046295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les choix et les comportements des cyclistes bogotanais à partir de leur expérience</w:t>
+                <w:t xml:space="preserve">Estudiar el uso de la bicicleta en tiempos de pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme - Session spéciale réseau MOTAU « demande de transport et adaptation aux territoires vécus » - Mobilité dans le périurbain – Mobilité dans les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminario IFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046295v1</w:t>
+                <w:t xml:space="preserve">hal-04017456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una mirada sobre la bicicleta en Bogotá</w:t>
               </w:r>
@@ -2054,204 +2054,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modural : enquêter sur les pratiques de mobilité durable dans les métropoles d’Amérique latine (Bogotá et Lima)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicirecorridos comentados: ¿cómo estudiar la movilidad en bicicleta en condiciones cotidianas? Aspectos metodológicos del trabajo de campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité RFTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Encuentros de Jóvenes Investigadores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257733v1</w:t>
+                <w:t xml:space="preserve">hal-03514802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá - Le rôle des représentations et l’évolution des profils de cyclistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du confinement à la perspective d’une mobilité plus durable : quels impacts du Covid-19 sur la mobilité quotidienne à Lima et Bogotá ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque « Un an de Covid-19 dans les Amériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, iGLOBES, Mondes Américains-CRBC, IHEAL-CREDA, Apr 2021, Paris,(visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417820v1</w:t>
+                <w:t xml:space="preserve">hal-03216322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture du vélo en réponse à la crise sanitaire à Bogotá</w:t>
               </w:r>
@@ -2369,191 +2356,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du confinement à la perspective d’une mobilité plus durable : quels impacts du Covid-19 sur la mobilité quotidienne à Lima et Bogotá ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique quotidienne du vélo à Bogotá - Le rôle des représentations et l’évolution des profils de cyclistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Un an de Covid-19 dans les Amériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques, iGLOBES, Mondes Américains-CRBC, IHEAL-CREDA, Apr 2021, Paris,(visioconférence), France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216322v1</w:t>
+                <w:t xml:space="preserve">hal-03417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicirecorridos comentados: ¿cómo estudiar la movilidad en bicicleta en condiciones cotidianas? Aspectos metodológicos del trabajo de campo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modural : enquêter sur les pratiques de mobilité durable dans les métropoles d’Amérique latine (Bogotá et Lima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentros de Jóvenes Investigadores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité RFTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514802v1</w:t>
+                <w:t xml:space="preserve">hal-03257733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'approprier l'espace urbain par le vélo: mouvements cyclistes et féministes à Bogotá</w:t>
               </w:r>
@@ -3191,267 +3191,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relato del primer seminario del programa de investigación ANR Modural (Bogotá, 9-13 marzo de 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identificar los sectores con condiciones sociales y de movilidad muy desfavorables en Lima y Bogotá: una etapa previa para aplicar las encuestas del programa Modural sobre las prácticas de movilidad sostenible - Metodología y mapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Marchand</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Flechas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_3] Université Rennes 2 / Laboratoire ESO. 2020</w:t>
+              <w:t xml:space="preserve">[reportType_6] Université Rennes 2; IFEA; Pontificia Universidad Católica del Perú; Universidad Piloto de Colombia; Universidad Nacional de Colombia; Universidad Santo Tomás; Universidad Jorge Tadeo Lozano. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02626047v1</w:t>
+                <w:t xml:space="preserve">hal-03053354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificar los sectores con condiciones sociales y de movilidad muy desfavorables en Lima y Bogotá: una etapa previa para aplicar las encuestas del programa Modural sobre las prácticas de movilidad sostenible - Metodología y mapas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relato del primer seminario del programa de investigación ANR Modural (Bogotá, 9-13 marzo de 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_3] Université Rennes 2 / Laboratoire ESO. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Cabrera</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03053354v1</w:t>
+                <w:t xml:space="preserve">halshs-02626047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3630,51 +3630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C82217"/>
+    <w:nsid w:val="BE6E9CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +3861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-1395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/ensayo.202404.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328958v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pereyra C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.9942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663228v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penagos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sebille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cabrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Flechas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04933444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-1395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/ensayo.202404.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328958v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pereyra C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.9942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663228v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penagos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sebille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cabrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Flechas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04933444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>