--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -837,178 +837,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
+                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368034v1</w:t>
+                <w:t xml:space="preserve">halshs-05425454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
+                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05425454v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation par âge des politiques de l’autonomie : Quels fondements ? Quelles évolutions ? »</w:t>
               </w:r>
@@ -2115,177 +2115,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Parisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164973v1</w:t>
+                <w:t xml:space="preserve">hal-05164940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164940v1</w:t>
+                <w:t xml:space="preserve">hal-05164973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes dans les politiques du conseil régional de Bretagne : entre recompositions sectorielles et dynamiques partenariales</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB6F3E9"/>
+    <w:nsid w:val="6208345A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>