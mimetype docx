--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -837,178 +837,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
+                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425454v1</w:t>
+                <w:t xml:space="preserve">hal-05368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
+                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368034v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation par âge des politiques de l’autonomie : Quels fondements ? Quelles évolutions ? »</w:t>
               </w:r>
@@ -1582,251 +1582,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement politique entre conversion partisane, dépolitisation et contestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Collectif à l'Ouest. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-126, 2023, (Res publica), 978-2-7535-9240-7</w:t>
+              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869716v1</w:t>
+                <w:t xml:space="preserve">hal-04739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'engagement politique entre conversion partisane, dépolitisation et contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ségas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif à l'Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
+              <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-126, 2023, (Res publica), 978-2-7535-9240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739714v1</w:t>
+                <w:t xml:space="preserve">hal-04869716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes contre la précarité et politiques de sécurité en banlieue rouge.Regards contrastés du PCF sur des jeunesses en difficulté</w:t>
               </w:r>
@@ -2115,177 +2115,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164940v1</w:t>
+                <w:t xml:space="preserve">hal-05164973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Parisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164973v1</w:t>
+                <w:t xml:space="preserve">hal-05164940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes dans les politiques du conseil régional de Bretagne : entre recompositions sectorielles et dynamiques partenariales</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6208345A"/>
+    <w:nsid w:val="CD5079A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>