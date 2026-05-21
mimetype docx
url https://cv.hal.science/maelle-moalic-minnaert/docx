--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -803,212 +803,212 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
+                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368034v1</w:t>
+                <w:t xml:space="preserve">halshs-05425454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
+                <w:t xml:space="preserve">De la difficulté (et de la nécessité) pour les enseignant·es de créer des ”nous chercheurs ” avec des étudiant·e·s se destinant aux métiers de l’intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque : Ce que peut faire, défaire, refaire la formation universitaire par la recherche, dans l’exercice des métiers du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire des Formations du social RUFS, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05425454v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation par âge des politiques de l’autonomie : Quels fondements ? Quelles évolutions ? »</w:t>
               </w:r>
@@ -1152,159 +1152,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les acteurs socio-éducatifs à la prévention des radicalités violentes « en ligne » : Appropriation et discussion de projets étrangers à l’aune des expertises scientifique et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Moalic-Minnaert</w:t>
+                <w:t xml:space="preserve">Des archives à l’état numérique : résultats d’une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP- ST 42-Prévenir les radicalités violentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'études pluridisciplinaire - Des métiers du patrimoine en mutation ? Appropriations du numérique, rapport aux objets et aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives de France; DEPS Ministère de la Culture; Cerrev, Dec 2023, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326629v1</w:t>
+                <w:t xml:space="preserve">hal-05613644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les acteurs socio-éducatifs à la prévention des radicalités violentes « en ligne » : Appropriation et discussion de projets étrangers à l’aune des expertises scientifique et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP- ST 42-Prévenir les radicalités violentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le public d'un soir en l'acteur du grand soir- Étude des meetings de Lutte Ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès national de l’AFSP : Inégalités sociales et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2013, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1314,98 +1422,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants des quartiers populaires au sein du NPA : un public diversement approché, des militants inégalement considérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Contestation, culture politique et vie publique dans les quartiers populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1415,156 +1523,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Res Publica, 978-2-7535-9240-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1574,335 +1682,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement politique entre conversion partisane, dépolitisation et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif à l'Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-126, 2023, (Res publica), 978-2-7535-9240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes contre la précarité et politiques de sécurité en banlieue rouge.Regards contrastés du PCF sur des jeunesses en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ollitrault; Gilles Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les années Mitterrand, 1984-1988. L'alternance et la première cohabitation vues des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-219, 2018, Histoire, 978-2-7535-8870-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.165377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1912,91 +2020,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la LCR au NPA : D'un militantisme de classe à un militantisme de quartiers ? Redéfinition d'un projet politique face à une évolution des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2006,51 +2114,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail archivistique dans les services d'archives départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2082,283 +2190,287 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service interministériel des Archives de France; Département des études, de la prospective et des statistiques du ministère de la Culture. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Parisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164973v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse des conseils départementaux. Une analyse croisée de deux monographies de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La jeunesse dans les politiques des conseils départementaux. Un enjeu de coordination au défi de la fragmentation des interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022/11, Institut national de la jeunesse et de l'éducation populaire (INJEP). 2022, 85 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59, Institut national de la jeunesse et de l’éducation populaire (INJEP). 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164940v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes dans les politiques du conseil régional de Bretagne : entre recompositions sectorielles et dynamiques partenariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP Notes &amp; Rapports. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,114 +2480,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches de la gauche à l’épreuve des mutations affectant les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université rennes 1, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017REN1G030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04361882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2543,51 +2655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD5079A0"/>
+    <w:nsid w:val="134FD768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-moalic-minnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119167ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.056.0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1G030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>