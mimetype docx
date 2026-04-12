--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1868,260 +1868,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707320v1</w:t>
+                <w:t xml:space="preserve">hal-01707338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Authemayou</w:t>
+                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707338v1</w:t>
+                <w:t xml:space="preserve">hal-01707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
               </w:r>
@@ -2670,51 +2670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>