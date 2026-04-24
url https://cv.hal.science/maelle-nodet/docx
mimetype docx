--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -648,442 +648,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
+                <w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janon</w:t>
+                <w:t xml:space="preserve">Nelson Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018003⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290887v1</w:t>
+                <w:t xml:space="preserve">hal-01342193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'EPI au collège : l'évolution des glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Feyeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.55-66. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.705-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342193v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for the boundary control of an open channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), pp.6:1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1117,77 +1117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method, with application to sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68 (1), pp.21-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,77 +1502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties assessment in global sensitivity indices estimation from metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality and efficiency of two Sobol index estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lagnoux-Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.342-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,295 +1929,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la glace à la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certified reduced-basis solutions of viscous Burgers equation parametrized by initial and boundary values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825512v1</w:t>
+                <w:t xml:space="preserve">inria-00524727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified reduced-basis solutions of viscous Burgers equation parametrized by initial and boundary values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Janon</w:t>
+                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les mathématiques de la Terre, 1062, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00524727v2</w:t>
+                <w:t xml:space="preserve">hal-00915568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la glace à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les mathématiques de la Terre, 1062, pp.34-35</w:t>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915568v1</w:t>
+                <w:t xml:space="preserve">hal-00825512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les océans du globe</w:t>
               </w:r>
@@ -3083,174 +3083,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational assimilation of Lagrangian data in oceanography</w:t>
+                <w:t xml:space="preserve">Regularity results for the Primitive Equations of the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (3/4), pp.293-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173069v1</w:t>
+                <w:t xml:space="preserve">inria-00173075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity results for the Primitive Equations of the ocean</w:t>
+                <w:t xml:space="preserve">Variational assimilation of Lagrangian data in oceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173075v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3357,295 +3357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal transport for data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Reduction of Parametrized Systems III MoRePaS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251743v1</w:t>
+                <w:t xml:space="preserve">hal-01251809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport for data assimilation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251809v1</w:t>
+                <w:t xml:space="preserve">hal-01251711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Reduction of Parametrized Systems III MoRePaS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251711v1</w:t>
+                <w:t xml:space="preserve">hal-01251743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maths pour l'environnement</w:t>
               </w:r>
@@ -4048,217 +4048,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Data Assimilation: the Diffusive Back and Forth Nudging Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blum</w:t>
+                <w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099292v1</w:t>
+                <w:t xml:space="preserve">hal-01096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
+                <w:t xml:space="preserve">A New Method for Data Assimilation: the Diffusive Back and Forth Nudging Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096901v1</w:t>
+                <w:t xml:space="preserve">hal-01099292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t>
               </w:r>
@@ -5149,463 +5149,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836062v3</w:t>
+                <w:t xml:space="preserve">hal-00921877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921877v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836062v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve the knowledge of bedrock/ice interface for polar ice sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to data assimilation in glaciology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique - Que peuvent attendre les modélisateurs de l'assimilation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action MANU du programme LEFE, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921903v1</w:t>
+                <w:t xml:space="preserve">hal-00921878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to data assimilation in glaciology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improve the knowledge of bedrock/ice interface for polar ice sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée thématique - Que peuvent attendre les modélisateurs de l'assimilation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action MANU du programme LEFE, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921878v1</w:t>
+                <w:t xml:space="preserve">hal-00921903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t>
               </w:r>
@@ -5788,455 +5788,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation methods for ice-sheet model initialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFDS), May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708837v1</w:t>
+                <w:t xml:space="preserve">hal-00715827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified metamodels for sensitivity indices estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2011 - 5e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 2011, Guidel, France. pp.234-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201235020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00609059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation methods for ice-sheet model initialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715827v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFDS), May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763200v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble methods for ice sheet model initialisation</w:t>
               </w:r>
@@ -6412,323 +6412,323 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Control of PDE's, interactions and application challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRE ConEDP, Nov 2012, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715832v1</w:t>
+                <w:t xml:space="preserve">hal-00762946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ozenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715824v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of PDE's, interactions and application challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRE ConEDP, Nov 2012, Luminy, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762946v1</w:t>
+                <w:t xml:space="preserve">hal-00715824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t>
               </w:r>
@@ -7135,303 +7135,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII INQUA-Congress: Quaternary sciences - the view from the mountains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632843v1</w:t>
+                <w:t xml:space="preserve">hal-00647973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">XVIII INQUA-Congress: Quaternary sciences - the view from the mountains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647973v1</w:t>
+                <w:t xml:space="preserve">inria-00632843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodèles base réduite pour l'analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'analyse de sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Modélisation du Cluster Environnement, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,372 +7450,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00632853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Souopgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Titaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFIDIR Spring School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">EGU General Asembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632846v1</w:t>
+                <w:t xml:space="preserve">inria-00587252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Asembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EFIDIR Spring School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587252v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00632846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Inversion et Assimilation d'Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587253v1</w:t>
+                <w:t xml:space="preserve">inria-00632847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodèles certifiés pour l'analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres des Jeunes Statisticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Sep 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,316 +7808,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00632852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inversion et Assimilation d'Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632847v1</w:t>
+                <w:t xml:space="preserve">inria-00587253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540362v1</w:t>
+                <w:t xml:space="preserve">inria-00540563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540563v1</w:t>
+                <w:t xml:space="preserve">inria-00540362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t>
               </w:r>
@@ -8427,103 +8427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Innocent Souopgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Titaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAPCOD 2009 - Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, La Londe Les Maures, France</w:t>
@@ -9460,51 +9460,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transportation for Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,51 +9650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal transport to data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9745,51 +9745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du transport optimal pour l'assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,172 +10283,264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive assimilation of multiscale observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susciter l’engagement en classe lors de la résolution de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Paek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411753v1</w:t>
+                <w:t xml:space="preserve">hal-05578820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Progressive assimilation of multiscale observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accounting for Missing Data in Sparse Wavelet Representation of Observation Error Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10463,51 +10555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10517,65 +10609,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data Documentation of the observation operator. Demonstrator for the twin experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10587,192 +10679,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.3.1, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data in an operational framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7840, INRIA. 2010, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data in NEMOVAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10780,65 +10872,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10985,51 +11077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721616v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0127-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2012004291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-569-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524727v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFLFQWK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268804v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10129063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609059v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozenda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700467" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Calvez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721616v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0127-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2012004291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-569-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524727v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFLFQWK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268804v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10129063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609059v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozenda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700467" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Calvez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haiat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>