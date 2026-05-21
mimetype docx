--- v1 (2026-04-24)
+++ v2 (2026-05-21)
@@ -648,594 +648,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t>
+                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Feyeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.705-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342193v2</w:t>
+                <w:t xml:space="preserve">hal-01290887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'EPI au collège : l'évolution des glaciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
+                <w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619788v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
+                <w:t xml:space="preserve">Exemple d'EPI au collège : l'évolution des glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janon</w:t>
+                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Jérôme Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290887v1</w:t>
+                <w:t xml:space="preserve">hal-01619788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis for the boundary control of an open channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method, with application to sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.6:1-27. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.21-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-015-0151-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-015-0127-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065886v2</w:t>
+                <w:t xml:space="preserve">hal-00721616v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method, with application to sensitivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Global sensitivity analysis for the boundary control of an open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (1), pp.21-41. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.6:1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-015-0127-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-015-0151-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721616v3</w:t>
+                <w:t xml:space="preserve">hal-01065886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for observation errors in image data assimilation</w:t>
               </w:r>
@@ -1502,77 +1502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties assessment in global sensitivity indices estimation from metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality and efficiency of two Sobol index estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lagnoux-Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.342-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,147 +1929,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified reduced-basis solutions of viscous Burgers equation parametrized by initial and boundary values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la glace à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524727v2</w:t>
+                <w:t xml:space="preserve">hal-00825512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2098,126 +2063,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les mathématiques de la Terre, 1062, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la glace à la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certified reduced-basis solutions of viscous Burgers equation parametrized by initial and boundary values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825512v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les océans du globe</w:t>
               </w:r>
@@ -3083,174 +3083,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity results for the Primitive Equations of the ocean</w:t>
+                <w:t xml:space="preserve">Variational assimilation of Lagrangian data in oceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173075v1</w:t>
+                <w:t xml:space="preserve">inria-00173069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational assimilation of Lagrangian data in oceanography</w:t>
+                <w:t xml:space="preserve">Regularity results for the Primitive Equations of the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (3/4), pp.293-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/1/014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00173069v1</w:t>
+                <w:t xml:space="preserve">inria-00173075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3357,295 +3357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport for data assimilation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Model Reduction of Parametrized Systems III MoRePaS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251809v1</w:t>
+                <w:t xml:space="preserve">hal-01251743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal transport for data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251711v1</w:t>
+                <w:t xml:space="preserve">hal-01251809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for the reduced basis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Reduction of Parametrized Systems III MoRePaS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251743v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maths pour l'environnement</w:t>
               </w:r>
@@ -4048,217 +4048,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
+                <w:t xml:space="preserve">A New Method for Data Assimilation: the Diffusive Back and Forth Nudging Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096901v1</w:t>
+                <w:t xml:space="preserve">hal-01099292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Data Assimilation: the Diffusive Back and Forth Nudging Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blum</w:t>
+                <w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099292v1</w:t>
+                <w:t xml:space="preserve">hal-01096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t>
               </w:r>
@@ -5149,463 +5149,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921877v1</w:t>
+                <w:t xml:space="preserve">hal-00836062v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836062v3</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to data assimilation in glaciology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improve the knowledge of bedrock/ice interface for polar ice sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée thématique - Que peuvent attendre les modélisateurs de l'assimilation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action MANU du programme LEFE, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921878v1</w:t>
+                <w:t xml:space="preserve">hal-00921903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve the knowledge of bedrock/ice interface for polar ice sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to data assimilation in glaciology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique - Que peuvent attendre les modélisateurs de l'assimilation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action MANU du programme LEFE, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921903v1</w:t>
+                <w:t xml:space="preserve">hal-00921878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t>
               </w:r>
@@ -5788,947 +5788,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation methods for ice-sheet model initialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFDS), May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715827v1</w:t>
+                <w:t xml:space="preserve">hal-00708837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified metamodels for sensitivity indices estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Janon</w:t>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2011 - 5e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201235020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00609059v2</w:t>
+                <w:t xml:space="preserve">hal-00763200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation methods for ice-sheet model initialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763200v1</w:t>
+                <w:t xml:space="preserve">hal-00715827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Certified metamodels for sensitivity indices estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMAI 2011 - 5e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 2011, Guidel, France. pp.234-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708837v1</w:t>
+                <w:t xml:space="preserve">inria-00609059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble methods for ice sheet model initialisation</w:t>
+                <w:t xml:space="preserve">Filtre de Kalman d'ensemble pour l'initialisation de calottes polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763106v1</w:t>
+                <w:t xml:space="preserve">hal-00763112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre de Kalman d'ensemble pour l'initialisation de calottes polaires</w:t>
+                <w:t xml:space="preserve">Ensemble methods for ice sheet model initialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763112v1</w:t>
+                <w:t xml:space="preserve">hal-00763106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ozenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of PDE's, interactions and application challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRE ConEDP, Nov 2012, Luminy, France</w:t>
+              <w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762946v1</w:t>
+                <w:t xml:space="preserve">hal-00715832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715832v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation in glaciology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Control of PDE's, interactions and application challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRE ConEDP, Nov 2012, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715824v1</w:t>
+                <w:t xml:space="preserve">hal-00762946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t>
               </w:r>
@@ -7135,303 +7135,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">XVIII INQUA-Congress: Quaternary sciences - the view from the mountains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647973v1</w:t>
+                <w:t xml:space="preserve">inria-00632843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII INQUA-Congress: Quaternary sciences - the view from the mountains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632843v1</w:t>
+                <w:t xml:space="preserve">hal-00647973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodèles base réduite pour l'analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'analyse de sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Modélisation du Cluster Environnement, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,916 +7450,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00632853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Asembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EFIDIR Spring School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587252v1</w:t>
+                <w:t xml:space="preserve">inria-00632846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Souopgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Titaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFIDIR Spring School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">EGU General Asembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632846v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inversion et Assimilation d'Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632847v1</w:t>
+                <w:t xml:space="preserve">inria-00587253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèles certifiés pour l'analyse de sensibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres des Jeunes Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Sep 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Inversion et Assimilation d'Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00632852v1</w:t>
+                <w:t xml:space="preserve">inria-00632847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can global ice volume records provide information on past ice sheets evolution and the climate that drove them?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Métamodèles certifiés pour l'analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres des Jeunes Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Sep 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587253v1</w:t>
+                <w:t xml:space="preserve">inria-00632852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540563v1</w:t>
+                <w:t xml:space="preserve">inria-00540362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540362v1</w:t>
+                <w:t xml:space="preserve">inria-00540563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CNFG2 2010 - Topographie et déformations multi-échelles, reflets d'une Terre dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFGG, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540562v1</w:t>
+                <w:t xml:space="preserve">inria-00540564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle adjoint et assimilation de données pour un modèle d'évolution de calotte polaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFG2 2010 - Topographie et déformations multi-échelles, reflets d'une Terre dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFGG, Nov 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540564v1</w:t>
+                <w:t xml:space="preserve">inria-00540562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the HUM control operator for waves</w:t>
               </w:r>
@@ -8427,103 +8427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Souopgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Titaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAPCOD 2009 - Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, La Londe Les Maures, France</w:t>
@@ -8835,174 +8835,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Lagrangian Data into an ocean model</w:t>
+                <w:t xml:space="preserve">Data assimilation for oceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAM 07 - 6th International Congress on Industrial and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00177517v1</w:t>
+                <w:t xml:space="preserve">hal-00171600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for oceanography</w:t>
+                <w:t xml:space="preserve">Assimilation of Lagrangian Data into an ocean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIAM 07 - 6th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1026503-1026504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.200700467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171600v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00177517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational assimilation of Lagrangian Data in Oceanography</w:t>
               </w:r>
@@ -9460,51 +9460,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transportation for Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,51 +9650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal transport to data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9745,51 +9745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du transport optimal pour l'assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,254 +10617,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Lagrangian Data Documentation of the observation operator. Demonstrator for the twin experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Assimilation of Lagrangian Data in an operational framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contract] D2.3.1, 2010, pp.16</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7840, INRIA. 2010, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941640v1</w:t>
+                <w:t xml:space="preserve">hal-00652456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Lagrangian Data in an operational framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Assimilation of Lagrangian Data Documentation of the observation operator. Demonstrator for the twin experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] D2.3.1, 2010, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00652456v1</w:t>
+                <w:t xml:space="preserve">hal-00941640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Lagrangian Data in NEMOVAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11077,51 +11077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721616v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0127-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2012004291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-569-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524727v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFLFQWK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268804v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10129063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609059v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozenda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700467" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Calvez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haiat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721616v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0127-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2012004291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-569-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524727v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFLFQWK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268804v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10129063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609059v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozenda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700467" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Calvez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haiat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>